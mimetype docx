--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure école nationale supérieure d'architecture de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2879-8440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033045224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61631829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000000452104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from Nowhere : Entretien avec David Rudlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.27091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume et le plan: L’écrivain, l’urbaniste et la construction d’un discours social de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.21050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden Cities of the 21st Century: A Sustainable Path to Suburban Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Urban Planning, 2 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v2i4.1104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llambí Company, Barcelona: a unique relationship between a manufacturer of blinds and shutters and architects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction History: International Journal of the Construction History Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.127--144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perret Tower of Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Engineering History and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/ehah.11.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uto-route A47 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Compagnie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche-création à la recherche-projet : un cadre théorique et méthodologique pour la recherche architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l'activité de recherche, 10, pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-passing the bye-laws: the 1905 Letchworth cheap cottages exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICCH Seventh International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisboa, Portugal. pp.507-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme question à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas; Université de Sherbrooke; Université Bishop's; Eric LE COGUIEC; Céline BODART, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de montagne comme ressource patrimoniale : quelques exemples récents d’intégration de la transition énergétique dans l’enseignement du projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontres Al Mi’mâr « Architecture et Paysages : Vers une transition écologique et sociétale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Aménagement du Territoire national, de l’Urbanisme, de l’Habitat et de la Politique de la Ville ; Ministère de l’Equipement, du Transport, de la Logistique et de l’Eau (Département de l’Eau) ; Commune de Marrakech ; Direction régionale de la Culture, Mar 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité des territoires : des utopies aux néotopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Cottages & Model Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the World: Urban Experiments in the United Kingdom, 19th -21st Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 Sorbonne Nouvelle, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition socio-écologique. L’articulation recherche / pédagogie / acteurs territoriaux pour saisir les &amp;quot;écosystèmes énergétiques territoriaux&amp;quot; en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la territorialité à partir d'une infrastructure pour la mobilité ? L'exemple de la ligne des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dalga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individu, technologie et territoire ou les trois dimensions de la transition énergétique sur lesquelles se recompose le paysage de la recherche et des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique - Quelles dynamiques des changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les design charrettes, un dispositif de terrain pour un projet périurbain. Participation, expertise et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet appliqué au territoire : relations, systèmes et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Martouzet, Jun 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creps Marie-Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble; ENSA Lyon; ENSA Saint-Etienne, Feb 2008, Grenoble, France. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. , 7, 2018, Espace rural et projet spatial, 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02115334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façades en jalousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monsa, 221 p., 2013, 978-84-15829-23-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et projets d’équipements publics. Infrastructures et paysage, Lyon, éditions du CERTU, collection « Débats », 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture gothique. Lectures et interprétations d'un modèle Ouvrage disponible aux Publications de l'Université de Saint-Etienne (PUSE), 231 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ingénieur des Lumières : Émiland-Marie Gauthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'école nationale des Ponts et Chaussées, 279 p., 1994, 2-85978-204-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet comme forme de recherche contributive : Expériences et tentative de théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Biehler; Mohamed Belmaaziz; Anne-Valérie Gasc; Séverine Steenhuyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et projet - (pour) Repenser l’enseignement et les pratiques de conception des espaces de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Marseille; Institut Méditerranéen de la Ville et des Territoires, pp.37-52, 2023, ISBN 978-2-916153-30-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, ville, paysage : place de l’histoire dans un enseignement intégrant l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : la transition écologique dans l’enseignement et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste édition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-46, 2022, 978-1-78405-881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garden cities, un processus qui continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association régionale des cités-jardins d'Île-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cités-jardins pour le XXIe siècle, valorisation, préservation, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.361-374, 2022, 978-2-86364-387-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City, Landscape: The Place of History in Pedagogy Integrating the Climatic Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolological transition in Edication and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.15-39, 2022, 978-1-119-88714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Letchworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Letchworth: The First Garden City, 1903-1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Hertfordshire Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-912260-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructurectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’ouverture des écoles à des filières émergentes et à des pratiques alternatives le cas des matériaux de réemploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Villien; Dimitri Toubanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAéco, pp.229-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barimnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines Relever les défis de l'après-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Publications de l'Université de Saint-Etienne, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling. Network. Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mihai Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture Anthology I: Education, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), pp.3--18, 2015, 978-618-5065-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la réflexion sur le doctorat en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le doctorat en architecture Ouvrage collectif, BRAUP, MCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction history in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sakarovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction history. Research Perspectives in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim Williams Books, pp.138-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes moyennes : nouveaux enjeux. Chalon-sur-Saône en projets ouvrage collectif, collection « Aménagement et Urbanisme », Lyon, CERTU, pp. 11-14.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception du Praticien réflexif : (re)lire Donald Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités, nouvelles métropolités : qu’avons-nous en commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique, et lier formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité périurbaine et territorialités renouvelées par les pratiques de nature. Saint-Pierre de Chartreuse, exemple emblématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel sens en architecture pour le polysémique terme de modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure école nationale supérieure d'architecture de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2879-8440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033045224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61631829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000000452104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from Nowhere : Entretien avec David Rudlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.27091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume et le plan: L’écrivain, l’urbaniste et la construction d’un discours social de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.21050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden Cities of the 21st Century: A Sustainable Path to Suburban Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Urban Planning, 2 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v2i4.1104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llambí Company, Barcelona: a unique relationship between a manufacturer of blinds and shutters and architects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction History: International Journal of the Construction History Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.127--144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perret Tower of Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Engineering History and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/ehah.11.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uto-route A47 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Compagnie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche-création à la recherche-projet : un cadre théorique et méthodologique pour la recherche architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l'activité de recherche, 10, pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-passing the bye-laws: the 1905 Letchworth cheap cottages exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICCH Seventh International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisboa, Portugal. pp.507-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme question à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas; Université de Sherbrooke; Université Bishop's; Eric LE COGUIEC; Céline BODART, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de montagne comme ressource patrimoniale : quelques exemples récents d’intégration de la transition énergétique dans l’enseignement du projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontres Al Mi’mâr « Architecture et Paysages : Vers une transition écologique et sociétale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Aménagement du Territoire national, de l’Urbanisme, de l’Habitat et de la Politique de la Ville ; Ministère de l’Equipement, du Transport, de la Logistique et de l’Eau (Département de l’Eau) ; Commune de Marrakech ; Direction régionale de la Culture, Mar 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité des territoires : des utopies aux néotopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Cottages & Model Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the World: Urban Experiments in the United Kingdom, 19th -21st Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 Sorbonne Nouvelle, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition socio-écologique. L’articulation recherche / pédagogie / acteurs territoriaux pour saisir les &amp;quot;écosystèmes énergétiques territoriaux&amp;quot; en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la territorialité à partir d'une infrastructure pour la mobilité ? L'exemple de la ligne des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dalga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individu, technologie et territoire ou les trois dimensions de la transition énergétique sur lesquelles se recompose le paysage de la recherche et des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique - Quelles dynamiques des changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les design charrettes, un dispositif de terrain pour un projet périurbain. Participation, expertise et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet appliqué au territoire : relations, systèmes et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Martouzet, Jun 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creps Marie-Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble; ENSA Lyon; ENSA Saint-Etienne, Feb 2008, Grenoble, France. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. , 7, 2018, Espace rural et projet spatial, 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02115334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façades en jalousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monsa, 221 p., 2013, 978-84-15829-23-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et projets d’équipements publics. Infrastructures et paysage, Lyon, éditions du CERTU, collection « Débats », 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture gothique. Lectures et interprétations d'un modèle Ouvrage disponible aux Publications de l'Université de Saint-Etienne (PUSE), 231 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ingénieur des Lumières : Émiland-Marie Gauthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'école nationale des Ponts et Chaussées, 279 p., 1994, 2-85978-204-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet comme forme de recherche contributive : Expériences et tentative de théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Biehler; Mohamed Belmaaziz; Anne-Valérie Gasc; Séverine Steenhuyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et projet - (pour) Repenser l’enseignement et les pratiques de conception des espaces de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Marseille; Institut Méditerranéen de la Ville et des Territoires, pp.37-52, 2023, ISBN 978-2-916153-30-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, ville, paysage : place de l’histoire dans un enseignement intégrant l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : la transition écologique dans l’enseignement et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste édition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-46, 2022, 978-1-78405-881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garden cities, un processus qui continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association régionale des cités-jardins d'Île-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cités-jardins pour le XXIe siècle, valorisation, préservation, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.361-374, 2022, 978-2-86364-387-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City, Landscape: The Place of History in Pedagogy Integrating the Climatic Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolological transition in Edication and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.15-39, 2022, 978-1-119-88714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Letchworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Letchworth: The First Garden City, 1903-1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Hertfordshire Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-912260-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructurectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’ouverture des écoles à des filières émergentes et à des pratiques alternatives le cas des matériaux de réemploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Villien; Dimitri Toubanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAéco, pp.229-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barimnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines Relever les défis de l'après-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Publications de l'Université de Saint-Etienne, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling. Network. Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mihai Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture Anthology I: Education, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), pp.3--18, 2015, 978-618-5065-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la réflexion sur le doctorat en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le doctorat en architecture Ouvrage collectif, BRAUP, MCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction history in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sakarovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction history. Research Perspectives in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim Williams Books, pp.138-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes moyennes : nouveaux enjeux. Chalon-sur-Saône en projets ouvrage collectif, collection « Aménagement et Urbanisme », Lyon, CERTU, pp. 11-14.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception du Praticien réflexif : (re)lire Donald Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités, nouvelles métropolités : qu’avons-nous en commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique, et lier formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité périurbaine et territorialités renouvelées par les pratiques de nature. Saint-Pierre de Chartreuse, exemple emblématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel sens en architecture pour le polysémique terme de modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4CA2984"/>
+    <w:nsid w:val="AC1DD689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2879-8440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033045224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61631829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000452104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.21050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v2i4.1104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Avenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ehah.11.00018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah O'Carroll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03176112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creps Marie-Astrid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maurette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dellinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Guuinic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/changement-climatique-2/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herts.ac.uk/uhpress/books-content/industrial-letchworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Meehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mihai Moldovan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Matei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sakarovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2879-8440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033045224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61631829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000452104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.21050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v2i4.1104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Avenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ehah.11.00018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah O'Carroll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03176112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creps Marie-Astrid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maurette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dellinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Guuinic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/changement-climatique-2/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herts.ac.uk/uhpress/books-content/industrial-letchworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Meehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mihai Moldovan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Matei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sakarovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>