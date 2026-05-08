--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure école nationale supérieure d'architecture de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2879-8440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033045224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61631829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000000452104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from Nowhere : Entretien avec David Rudlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.27091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume et le plan: L’écrivain, l’urbaniste et la construction d’un discours social de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.21050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden Cities of the 21st Century: A Sustainable Path to Suburban Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Urban Planning, 2 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v2i4.1104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llambí Company, Barcelona: a unique relationship between a manufacturer of blinds and shutters and architects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction History: International Journal of the Construction History Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.127--144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perret Tower of Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Engineering History and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/ehah.11.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uto-route A47 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Compagnie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche-création à la recherche-projet : un cadre théorique et méthodologique pour la recherche architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l'activité de recherche, 10, pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-passing the bye-laws: the 1905 Letchworth cheap cottages exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICCH Seventh International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisboa, Portugal. pp.507-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme question à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas; Université de Sherbrooke; Université Bishop's; Eric LE COGUIEC; Céline BODART, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de montagne comme ressource patrimoniale : quelques exemples récents d’intégration de la transition énergétique dans l’enseignement du projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontres Al Mi’mâr « Architecture et Paysages : Vers une transition écologique et sociétale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Aménagement du Territoire national, de l’Urbanisme, de l’Habitat et de la Politique de la Ville ; Ministère de l’Equipement, du Transport, de la Logistique et de l’Eau (Département de l’Eau) ; Commune de Marrakech ; Direction régionale de la Culture, Mar 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité des territoires : des utopies aux néotopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Cottages & Model Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the World: Urban Experiments in the United Kingdom, 19th -21st Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 Sorbonne Nouvelle, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition socio-écologique. L’articulation recherche / pédagogie / acteurs territoriaux pour saisir les &amp;quot;écosystèmes énergétiques territoriaux&amp;quot; en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la territorialité à partir d'une infrastructure pour la mobilité ? L'exemple de la ligne des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dalga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individu, technologie et territoire ou les trois dimensions de la transition énergétique sur lesquelles se recompose le paysage de la recherche et des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique - Quelles dynamiques des changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les design charrettes, un dispositif de terrain pour un projet périurbain. Participation, expertise et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet appliqué au territoire : relations, systèmes et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Martouzet, Jun 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creps Marie-Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble; ENSA Lyon; ENSA Saint-Etienne, Feb 2008, Grenoble, France. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. , 7, 2018, Espace rural et projet spatial, 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02115334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façades en jalousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monsa, 221 p., 2013, 978-84-15829-23-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et projets d’équipements publics. Infrastructures et paysage, Lyon, éditions du CERTU, collection « Débats », 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture gothique. Lectures et interprétations d'un modèle Ouvrage disponible aux Publications de l'Université de Saint-Etienne (PUSE), 231 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ingénieur des Lumières : Émiland-Marie Gauthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'école nationale des Ponts et Chaussées, 279 p., 1994, 2-85978-204-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet comme forme de recherche contributive : Expériences et tentative de théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Biehler; Mohamed Belmaaziz; Anne-Valérie Gasc; Séverine Steenhuyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et projet - (pour) Repenser l’enseignement et les pratiques de conception des espaces de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Marseille; Institut Méditerranéen de la Ville et des Territoires, pp.37-52, 2023, ISBN 978-2-916153-30-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, ville, paysage : place de l’histoire dans un enseignement intégrant l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : la transition écologique dans l’enseignement et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste édition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-46, 2022, 978-1-78405-881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garden cities, un processus qui continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association régionale des cités-jardins d'Île-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cités-jardins pour le XXIe siècle, valorisation, préservation, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.361-374, 2022, 978-2-86364-387-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City, Landscape: The Place of History in Pedagogy Integrating the Climatic Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolological transition in Edication and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.15-39, 2022, 978-1-119-88714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Letchworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Letchworth: The First Garden City, 1903-1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Hertfordshire Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-912260-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructurectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’ouverture des écoles à des filières émergentes et à des pratiques alternatives le cas des matériaux de réemploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Villien; Dimitri Toubanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAéco, pp.229-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barimnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines Relever les défis de l'après-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Publications de l'Université de Saint-Etienne, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling. Network. Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mihai Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture Anthology I: Education, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), pp.3--18, 2015, 978-618-5065-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la réflexion sur le doctorat en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le doctorat en architecture Ouvrage collectif, BRAUP, MCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction history in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sakarovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction history. Research Perspectives in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim Williams Books, pp.138-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes moyennes : nouveaux enjeux. Chalon-sur-Saône en projets ouvrage collectif, collection « Aménagement et Urbanisme », Lyon, CERTU, pp. 11-14.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception du Praticien réflexif : (re)lire Donald Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités, nouvelles métropolités : qu’avons-nous en commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique, et lier formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité périurbaine et territorialités renouvelées par les pratiques de nature. Saint-Pierre de Chartreuse, exemple emblématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel sens en architecture pour le polysémique terme de modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure école nationale supérieure d'architecture de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2879-8440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033045224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61631829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000000452104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from Nowhere : Entretien avec David Rudlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.27091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume et le plan: L’écrivain, l’urbaniste et la construction d’un discours social de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.21050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garden Cities of the 21st Century: A Sustainable Path to Suburban Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Urban Planning, 2 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v2i4.1104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01933081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llambí Company, Barcelona: a unique relationship between a manufacturer of blinds and shutters and architects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction History: International Journal of the Construction History Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.127--144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perret Tower of Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICE - Engineering History and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.157-165. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/ehah.11.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uto-route A47 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la Compagnie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche-création à la recherche-projet : un cadre théorique et méthodologique pour la recherche architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l'activité de recherche, 10, pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-passing the bye-laws: the 1905 Letchworth cheap cottages exhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ICCH Seventh International Congress on Construction History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lisboa, Portugal. pp.507-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet comme question à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas; Université de Sherbrooke; Université Bishop's; Eric LE COGUIEC; Céline BODART, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des territoires de montagne comme ressource patrimoniale : quelques exemples récents d’intégration de la transition énergétique dans l’enseignement du projet architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e rencontres Al Mi’mâr « Architecture et Paysages : Vers une transition écologique et sociétale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Aménagement du Territoire national, de l’Urbanisme, de l’Habitat et de la Politique de la Ville ; Ministère de l’Equipement, du Transport, de la Logistique et de l’Eau (Département de l’Eau) ; Commune de Marrakech ; Direction régionale de la Culture, Mar 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité des territoires : des utopies aux néotopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Cottages & Model Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing the World: Urban Experiments in the United Kingdom, 19th -21st Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 Sorbonne Nouvelle, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01536397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition socio-écologique. L’articulation recherche / pédagogie / acteurs territoriaux pour saisir les &amp;quot;écosystèmes énergétiques territoriaux&amp;quot; en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la territorialité à partir d'une infrastructure pour la mobilité ? L'exemple de la ligne des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dalga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individu, technologie et territoire ou les trois dimensions de la transition énergétique sur lesquelles se recompose le paysage de la recherche et des formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir la transition énergétique - Quelles dynamiques des changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les design charrettes, un dispositif de terrain pour un projet périurbain. Participation, expertise et pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet appliqué au territoire : relations, systèmes et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Martouzet, Jun 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creps Marie-Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral : espace, matières, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble; ENSA Lyon; ENSA Saint-Etienne, Feb 2008, Grenoble, France. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne. , 7, 2018, Espace rural et projet spatial, 978-2-86272-703-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02115334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façades en jalousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Maurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monsa, 221 p., 2013, 978-84-15829-23-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et projets d’équipements publics. Infrastructures et paysage, Lyon, éditions du CERTU, collection « Débats », 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture gothique. Lectures et interprétations d'un modèle Ouvrage disponible aux Publications de l'Université de Saint-Etienne (PUSE), 231 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ingénieur des Lumières : Émiland-Marie Gauthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Sidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'école nationale des Ponts et Chaussées, 279 p., 1994, 2-85978-204-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet comme forme de recherche contributive : Expériences et tentative de théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Biehler; Mohamed Belmaaziz; Anne-Valérie Gasc; Séverine Steenhuyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et projet - (pour) Repenser l’enseignement et les pratiques de conception des espaces de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Marseille; Institut Méditerranéen de la Ville et des Territoires, pp.37-52, 2023, ISBN 978-2-916153-30-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, ville, paysage : place de l’histoire dans un enseignement intégrant l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : la transition écologique dans l’enseignement et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste édition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-46, 2022, 978-1-78405-881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les garden cities, un processus qui continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association régionale des cités-jardins d'Île-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cités-jardins pour le XXIe siècle, valorisation, préservation, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.361-374, 2022, 978-2-86364-387-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, City, Landscape: The Place of History in Pedagogy Integrating the Climatic Emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Guuinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassan Aït Haddou; Dimitri Toubanos; Philippe Villien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecolological transition in Edication and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.15-39, 2022, 978-1-119-88714-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Letchworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah O'Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Letchworth: The First Garden City, 1903-1920</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Hertfordshire Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-912260-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barimnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructurectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricia Meehan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’ouverture des écoles à des filières émergentes et à des pratiques alternatives le cas des matériaux de réemploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Villien; Dimitri Toubanos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAéco, pp.229-232, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blastogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Mazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sans mots de l'habitabilité et de la territorialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et ruralités contemporaines Relever les défis de l'après-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna d'Emilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités post-carbone. Milieux, échelles et acteurs de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Publications de l'Université de Saint-Etienne, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling. Network. Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Mihai Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Matei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture Anthology I: Education, Research, and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens Institute for Education and Research (ATINER), pp.3--18, 2015, 978-618-5065-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la réflexion sur le doctorat en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le doctorat en architecture Ouvrage collectif, BRAUP, MCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction history in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sakarovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction history. Research Perspectives in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim Williams Books, pp.138-156, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes moyennes : nouveaux enjeux. Chalon-sur-Saône en projets ouvrage collectif, collection « Aménagement et Urbanisme », Lyon, CERTU, pp. 11-14.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et réception du Praticien réflexif : (re)lire Donald Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles ruralités, nouvelles métropolités : qu’avons-nous en commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique, et lier formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité périurbaine et territorialités renouvelées par les pratiques de nature. Saint-Pierre de Chartreuse, exemple emblématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel sens en architecture pour le polysémique terme de modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête interdisciplinaire des identités de lieux sur le grand territoire autoroutier Gier-Ondaine. Laboratoire pour une théorie du projet intégré de paysage. Rapport final de recherche (2004-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAG. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes interdisciplinaires des identités de lieux sur le grand territoire autoroutier Gier-Ondaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Findeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Keravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-COS, Ecole Nationale Supérieure d'Architecture de Saint-Etienne; Mutations et pratiques architecturales, urbaines et paysagères (MPA); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Établissement public foncier de l'Ouest Rhône-Alpes (EPORA). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC1DD689"/>
+    <w:nsid w:val="92158242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2879-8440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033045224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61631829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000452104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.21050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v2i4.1104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Avenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ehah.11.00018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah O'Carroll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03176112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creps Marie-Astrid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maurette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dellinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Guuinic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/changement-climatique-2/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herts.ac.uk/uhpress/books-content/industrial-letchworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Meehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mihai Moldovan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Matei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sakarovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-coste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2879-8440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033045224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61631829" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000452104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.21050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v2i4.1104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Avenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ehah.11.00018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Findeli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah O'Carroll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03176112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Creps Marie-Astrid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sauvage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maurette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sidot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dellinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Guuinic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/changement-climatique-2/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herts.ac.uk/uhpress/books-content/industrial-letchworth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricia Meehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mazel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Mihai Moldovan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Matei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sakarovitch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Joliveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>