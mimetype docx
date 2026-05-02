--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -601,364 +601,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary maternal immune activation does not cross the placenta but leads to fetal metabolic adaptation</w:t>
+                <w:t xml:space="preserve">Le développement fœto-placentaire est altéré par une exposition maternelle à un mélange de contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Schmidt Kjølner Hansen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE- AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645469v1</w:t>
+                <w:t xml:space="preserve">hal-05222808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gayrard</w:t>
+                <w:t xml:space="preserve">Pulmonary maternal immune activation does not cross the placenta but leads to fetal metabolic adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Schmidt Kjølner Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Krautz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Rago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Havelund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48492-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713923v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement fœto-placentaire est altéré par une exposition maternelle à un mélange de contaminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gayrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE- AlimH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222808v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
               </w:r>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikrame Ramdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1601,51 +1601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra‐uterine programming of future fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1690,567 +1690,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112370v1</w:t>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental-fetal distribution of carbon particles in a pregnant rabbit model after repeated exposure to diluted diesel engine exhaust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Maternal Exposure to a Diet High in Fats and Cholesterol on the Placental Function and Phenotype of the Offspring in a Rabbit Model: A Summary Review of About 15 Years of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-023-00531-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (19), pp.14547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241914547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106052v1</w:t>
+                <w:t xml:space="preserve">hal-04259676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Maternal Exposure to a Diet High in Fats and Cholesterol on the Placental Function and Phenotype of the Offspring in a Rabbit Model: A Summary Review of About 15 Years of Research</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Placental-fetal distribution of carbon particles in a pregnant rabbit model after repeated exposure to diluted diesel engine exhaust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bongaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim S Nawrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ameloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (19), pp.14547. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241914547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-023-00531-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04259676v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Sara El Fouikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+                <w:t xml:space="preserve">hal-04112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et grossesse : ce que nous apprennent les modèles animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2291,295 +2291,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of Windows of Exposure to Maternal High-Fat Diet and Feto-Placental Effects: Discrimination Between Pre-conception and Gestational Periods in a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Gwendoline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.784268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799896v1</w:t>
+                <w:t xml:space="preserve">hal-03463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Windows of Exposure to Maternal High-Fat Diet and Feto-Placental Effects: Discrimination Between Pre-conception and Gestational Periods in a Rabbit Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Morin</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.784268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463352v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
@@ -2859,51 +2859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.461. </w:t>
@@ -3095,265 +3095,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition maternelle, fonctions placentaires et fertilité de la descendance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Preserved efficiency of sickle cell disease placentas despite altered morphology and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gael Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mte.2020.0787⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412854v1</w:t>
+                <w:t xml:space="preserve">hal-03192061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved efficiency of sickle cell disease placentas despite altered morphology and function</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nutrition maternelle, fonctions placentaires et fertilité de la descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100, pp.81-88. </w:t>
+              <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp 78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2020.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/mte.2020.0787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192061v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines développementales de la santé et des maladies : quelle signification pour la fertilité</w:t>
               </w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3432,338 +3432,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Impact of Early-Life Exposures to Highly Variable Environmental Factors on Foetal and Child Health: Design of SEPAGES Couple-Child Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hainaut</w:t>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16203888⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360561v1</w:t>
+                <w:t xml:space="preserve">hal-02185870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Deciphering the Impact of Early-Life Exposures to Highly Variable Environmental Factors on Foetal and Child Health: Design of SEPAGES Couple-Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Philippe Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Pierre Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (20), pp.3888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16203888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185870v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,579 +3968,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5-6), pp.128 - 132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621731v1</w:t>
+                <w:t xml:space="preserve">hal-02622829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Guenon</w:t>
+                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153883v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Levy</w:t>
+                <w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621655v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,338 +4611,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">E. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291006v1</w:t>
+                <w:t xml:space="preserve">hal-02153873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153873v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydatif chez les mammifères: effets sur la grossesse et la fonction placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,606 +4978,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495110v1</w:t>
+                <w:t xml:space="preserve">hal-01607465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Robles</w:t>
+                <w:t xml:space="preserve">Impact of equine assisted reproductive technologies (standard embryo transfer or intracytoplasmic sperm injection (ICSI) with in vitro culture and embryo transfer) on placenta and foal morphometry and placental gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando A. Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Ho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline M. Peugnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Justin Ritthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD16536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608867v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of equine assisted reproductive technologies (standard embryo transfer or intracytoplasmic sperm injection (ICSI) with in vitro culture and embryo transfer) on placenta and foal morphometry and placental gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando A. Valenzuela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young-Ho Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Ritthaler</w:t>
+                <w:t xml:space="preserve">Charlotte Sandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD16536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606983v1</w:t>
+                <w:t xml:space="preserve">hal-01495110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
+                <w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mendoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Pauline M. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607465v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive evaluation of placental blood flow: lessons from animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,644 +5652,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630509v1</w:t>
+                <w:t xml:space="preserve">hal-02637377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pédiatrie Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 282, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637441v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'obésité et du diabète maternels sur la fonction placentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vambergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163201011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637377v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'obésité et du diabète maternels sur la fonction placentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gabory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vambergue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (1), pp.66-73. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163201011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-016-0151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631017v1</w:t>
+                <w:t xml:space="preserve">hal-02637441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédiatrie Pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 282, pp.10</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 288, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606987v1</w:t>
+                <w:t xml:space="preserve">hal-02630509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet before and during pregnancy and offspring health: The importance of animal models and what can be learned from them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6353,51 +6353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux gaz d’échappement diesel durant la gestation : quelles conséquences sur le développement foeto-placentaire ? Apport des modèles animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6448,90 +6448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6582,90 +6582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6716,90 +6716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7134,90 +7134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental contribution to nutritional programming of health and diseases: epigenetics and sexual dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Panchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Junien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 218 (1), pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7249,429 +7249,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by l-NAME, a nitric oxide synthase inhibitor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Zahr</w:t>
+                <w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sandersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.01.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640075v1</w:t>
+                <w:t xml:space="preserve">hal-01129848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by l-NAME, a nitric oxide synthase inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.254-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609938v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+                <w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Léveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129848v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
               </w:r>
@@ -7683,51 +7683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7785,295 +7785,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and breed-dependent organ development and metabolic responses in foetuses from lean and obese/leptin resistant swine</w:t>
+                <w:t xml:space="preserve">Morphometric analysis of the placenta in the New World mouse Necromys lasiurus (Rodentia, Cricetidae): a comparison of placental development in cricetids and murids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura L. Torres-Rovira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Phelipe O. Favaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana S. Astiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+                <w:t xml:space="preserve">Andrea M. Mess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariluz M. Perez-Solana</w:t>
+                <w:t xml:space="preserve">Moacir F. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Miglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066728⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-11-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004459v1</w:t>
+                <w:t xml:space="preserve">hal-01190617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric analysis of the placenta in the New World mouse Necromys lasiurus (Rodentia, Cricetidae): a comparison of placental development in cricetids and murids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex and breed-dependent organ development and metabolic responses in foetuses from lean and obese/leptin resistant swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Mess</w:t>
+                <w:t xml:space="preserve">Laura L. Torres-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moacir F. de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+                <w:t xml:space="preserve">Susana S. Astiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A. Miglino</w:t>
+                <w:t xml:space="preserve">Mariluz M. Perez-Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-11-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190617v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t>
               </w:r>
@@ -8085,64 +8085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Leveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8206,51 +8206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubule-targeting drugs rescue axonal swellings in cortical neurons from spastin knockout mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,77 +8327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,336 +8455,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines développementales de la santé et des maladies de l'adulte : rôle de l'environnement maternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of ruminant models in biomedical perinatal research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.07.010⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (8), pp.1763-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190418v1</w:t>
+                <w:t xml:space="preserve">hal-01000776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ruminant models in biomedical perinatal research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Morel</w:t>
+                <w:t xml:space="preserve">Origines développementales de la santé et des maladies de l'adulte : rôle de l'environnement maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (8), pp.1763-1773. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (9), pp.517-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000776v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of utero-placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard E. Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,51 +9128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutation of spastin is responsible for swellings and impairment of transport in a region of axon characterized by changes in microtubule composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,51 +9262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid and arsenic trioxide cooperate for apoptosis through phosphorylated RXR alpha.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9435,51 +9435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Plassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9699,51 +9699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet grippe “ Ivernale”: de la conception à la réalisation d’un projet collaboratif entre membres SAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9954,51 +9954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Deloizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10398,51 +10398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux nanoparticules : effets sur la santé de la mère et de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPS (Science Animale Paris-Saclay)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10506,51 +10506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA - Satellite Meeting: Environmental stressors effects on placenta and pregnancy (incl. ecoanxiety &amp; climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10694,109 +10694,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment des biopsies sériées de placentome ovin par coelioscopie ou échoguidage permettront de réduire le nombre d'animaux utilisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fonction placentaire et stress thermique dans l’espèce ovine : projet gestatherm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAPS (Science Animale Paris-Saclay)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journées PRC-BREED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unîtes Breed et PRC, Jun 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222775v1</w:t>
+                <w:t xml:space="preserve">hal-04147492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des micro-polluants dans les systèmes ovins innovants en Ile de France : Résultats préliminaires</w:t>
               </w:r>
@@ -10901,398 +10901,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction placentaire et stress thermique dans l’espèce ovine : projet gestatherm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comment des biopsies sériées de placentome ovin par coelioscopie ou échoguidage permettront de réduire le nombre d'animaux utilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PRC-BREED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unîtes Breed et PRC, Jun 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">SAPS (Science Animale Paris-Saclay)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147492v1</w:t>
+                <w:t xml:space="preserve">hal-05222775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des profilage en acides gras sériques et laitiers dans les systèmes ovins innovants en Ile de France : Résultats de la première saison de collectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225340v1</w:t>
+                <w:t xml:space="preserve">hal-04147617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des profilage en acides gras sériques et laitiers dans les systèmes ovins innovants en Ile de France : Résultats de la première saison de collectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Nouveau</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wolgust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Jitaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04147617v1</w:t>
+                <w:t xml:space="preserve">hal-04225340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnemental diesel exposure on offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Belfast, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11311,484 +11311,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime hypergras, fonction placentaire et phénotype de la descendance : importance des fenêtres d'exposition maternelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Environmental pollutants and lifelong health using rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Environmental Impacts on Pregnancy and Offspring Outcomes: Lessons Learned and Avenues for Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865078v1</w:t>
+                <w:t xml:space="preserve">hal-03798597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Associations between phenols and phthalates and placental weight in a mother–child cohort with improved exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Mustieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Althuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Placenta Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">ISEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883821v1</w:t>
+                <w:t xml:space="preserve">hal-04261946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pollutants and lifelong health using rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of maternal pollutant exposure on feto-placental and post-natal phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impacts on Pregnancy and Offspring Outcomes: Lessons Learned and Avenues for Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">PPTOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Virtual congress, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798597v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal pollutant exposure on feto-placental and post-natal phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Régime hypergras, fonction placentaire et phénotype de la descendance : importance des fenêtres d'exposition maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPTOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Virtual congress, United States</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540631v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between phenols and phthalates and placental weight in a mother–child cohort with improved exposure assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
+                <w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">European Placenta Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261946v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific adaptations of the human placenta to maternal obesity</w:t>
               </w:r>
@@ -11899,103 +11899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -12024,77 +12024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12152,389 +12152,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition maternelle aux nanoparticules d’or : impact sur la progéniture durant la gestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of maternal pollutants exposure on feto-placental and post-natal phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENCONTRE SCIENTIFIQUE ANR/ANSES Microplastiques et nanomatériaux Recherche en environnement et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, en virtuel, France</w:t>
+              <w:t xml:space="preserve">1rst International Symposium of Toxicological Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual congress, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341119v1</w:t>
+                <w:t xml:space="preserve">hal-03483331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal pollutants exposure on feto-placental and post-natal phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques: distribution et risques fœto-placentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Symposium of Toxicological Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual congress, Brazil</w:t>
+              <w:t xml:space="preserve">JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483331v1</w:t>
+                <w:t xml:space="preserve">hal-03483322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques: distribution et risques fœto-placentaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483322v1</w:t>
+                <w:t xml:space="preserve">hal-03341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition maternelle aux nanoparticules d’or : impact sur la progéniture durant la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">RENCONTRE SCIENTIFIQUE ANR/ANSES Microplastiques et nanomatériaux Recherche en environnement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, en virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341279v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,51 +12542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -12615,51 +12615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle aux nanoparticules d’or par inhalation au cours de la gestation: Effets sur le phénotype maternel et l’unité foeto-placentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPS (Science animale Paris-Saclay)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Visio conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12684,103 +12684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -12809,51 +12809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal models: the right model for the right question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA-virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12872,497 +12872,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299638v1</w:t>
+                <w:t xml:space="preserve">hal-02734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’obésité maternelle sur le transport des nutriments et le statut inflammatoire dans le placenta humain de 3ème trimestre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congrès du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
+              <w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735500v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Exposure to Diesel Exhaust During Pregnancy : lessons from a Rabbit Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Seminar USP Veterinary school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University São Paulo Veterinary School. Sao Paulo, BRA., Aug 2019, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Impact de l’obésité maternelle sur le transport des nutriments et le statut inflammatoire dans le placenta humain de 3ème trimestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+              <w:t xml:space="preserve">32. Congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734084v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'exposition maternelle aux nanoparticules d'or au cours de la gestation sur la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Toxicologie environnementale » - Ecole de Giens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13400,51 +13400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13506,743 +13506,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734768v1</w:t>
+                <w:t xml:space="preserve">hal-02734074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t>
+                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02734074v1</w:t>
+                <w:t xml:space="preserve">hal-02738311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming R. Cassee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+                <w:t xml:space="preserve">hal-02734082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738311v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734082v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
@@ -14297,77 +14297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
@@ -14672,77 +14672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t>
@@ -14771,90 +14771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15021,77 +15021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15146,77 +15146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15418,51 +15418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15543,64 +15543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15670,394 +15670,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine développementale de la santé et des maladies : concept et mécanismes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Breeding animals for quality products: not only genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Salon de Gynécologie Obstétrique Pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD15353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797505v1</w:t>
+                <w:t xml:space="preserve">hal-02744287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding animals for quality products: not only genetics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD15353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02744287v1</w:t>
+                <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origine développementale de la santé et des maladies : concept et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">26. Salon de Gynécologie Obstétrique Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.E.N. Médical. FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743309v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placentation in different mammalian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Journées Internationales d’Endocrinologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Jun 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16104,90 +16104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
@@ -16210,683 +16210,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Reproduction Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t>
+              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740899v1</w:t>
+                <w:t xml:space="preserve">hal-02742683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème colloque scientifique AETE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741063v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Placenta et syndrome métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742683v1</w:t>
+                <w:t xml:space="preserve">hal-02797583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equine Reproduction Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741151v1</w:t>
+                <w:t xml:space="preserve">hal-02740899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta et syndrome métabolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">31ème colloque scientifique AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797583v1</w:t>
+                <w:t xml:space="preserve">hal-02741063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t>
@@ -16909,213 +16909,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, maladies métaboliques et fonction placentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Programmation fœtale : la part du père dans l’impact périconceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32. Congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2015, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791841v1</w:t>
+                <w:t xml:space="preserve">hal-02744230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation fœtale : la part du père dans l’impact périconceptionnel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nutrition, maladies métaboliques et fonction placentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congrès de la Société Française d'Endocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2015.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02744230v1</w:t>
+                <w:t xml:space="preserve">hal-02791841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t>
               </w:r>
@@ -17127,51 +17127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17239,90 +17239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
@@ -17373,90 +17373,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
@@ -17488,234 +17488,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrauterine growth restriction after between-breed embryo transfer is associated with strong alterations in placental structure and function in horses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Wimel</w:t>
+                <w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Hawaï, United States. pp.150-151</w:t>
+              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019242v1</w:t>
+                <w:t xml:space="preserve">hal-02740876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t>
@@ -17738,208 +17738,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Intrauterine growth restriction after between-breed embryo transfer is associated with strong alterations in placental structure and function in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
+              <w:t xml:space="preserve">40. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Hawaï, United States. pp.150-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740876v1</w:t>
+                <w:t xml:space="preserve">hal-01019242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17994,103 +17994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation foetale des anomalies du métabolisme glucidique, de la croissance osseuse et de la prédisposition à l'ostéochondrose chez le poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.34-43</w:t>
@@ -18132,90 +18132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrauterine growth restriction is associated with strong alterations in placental structure and function in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.223</w:t>
@@ -18257,51 +18257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18359,329 +18359,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term growth and glucose metabolism perturbations after between-breed embryo transfer in foals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Nevada, United States. pp.150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740977v1</w:t>
+                <w:t xml:space="preserve">hal-01019240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Long term growth and glucose metabolism perturbations after between-breed embryo transfer in foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the IETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019240v1</w:t>
+                <w:t xml:space="preserve">hal-02740977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18749,103 +18749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Equine Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t>
@@ -18868,888 +18868,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746509v1</w:t>
+                <w:t xml:space="preserve">hal-01190599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.109</w:t>
+              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019159v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental development in [i]Necromys lasiurus[/i] (Rodentia, Cricetidae) - functional morphology using stereological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phelipe Favaron</w:t>
+                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mess</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Stéphane Chaffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01190598v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Placental development in [i]Necromys lasiurus[/i] (Rodentia, Cricetidae) - functional morphology using stereological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phelipe Favaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angelica Miglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190599v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189852v1</w:t>
+                <w:t xml:space="preserve">hal-02746509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t>
+              <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808308v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19791,103 +19791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of embryo transfer in a larger breed on posnatal growth and glucose metabolism in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sandersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Annual Conference of the IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Champaign, USA., Jan 2013, Hannover, Germany. </w:t>
@@ -19919,847 +19919,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un régime enrichi en cholestérol et en lipides perturbe le développement fœtal et la fonction placentaire, dans un modèle lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du développement placentaire chez le porcelet en retard de croissance intra-utérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Charpentier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.18</w:t>
+              <w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019619v1</w:t>
+                <w:t xml:space="preserve">hal-01019620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du développement placentaire chez le porcelet en retard de croissance intra-utérin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The use of ruminants for biomedical research in perinatalogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vassilis V. Tsatsaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv24n1Ab247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019620v1</w:t>
+                <w:t xml:space="preserve">hal-01004447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of ruminants for biomedical research in perinatalogy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Conférence Internationale Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Toxicology. USA., May 2012, Paris, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004447v1</w:t>
+                <w:t xml:space="preserve">hal-01019266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Un régime enrichi en cholestérol et en lipides perturbe le développement fœtal et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conférence Internationale Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Toxicology. USA., May 2012, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019266v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in-vivo produced and cloned embryos on endometrial STAT1/SOCS pathway at implantation in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">O. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">E. Gayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRF Conference 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. World Congress of the International Society for the Study of Hypertension in Pregnancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Study of Hypertension in Pregnancy (ISSHP). INT., Jul 2012, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.preghy.2012.04.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809115v1</w:t>
+                <w:t xml:space="preserve">hal-02747364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
+                <w:t xml:space="preserve">Impact of in-vivo produced and cloned embryos on endometrial STAT1/SOCS pathway at implantation in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. World Congress of the International Society for the Study of Hypertension in Pregnancy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRF Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). GBR., Jul 2012, Edingburgh, United Kingdom. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747364v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20801,51 +20801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement fœtal et la fonction placentaire sont perturbés en réponse à un régime maternel enrichi en lipides et en cholestérol chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20883,103 +20883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of placental vascularization using 3D Power Doppler angiography and stereology in a rabbit model of IUGR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress ofn Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. pp.417, </w:t>
@@ -21142,90 +21142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21388,51 +21388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21541,51 +21541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une exposition maternelle à un mélange de contaminants alimentaires sur le développement de l’embryon pré-implantatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21843,51 +21843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
@@ -22067,51 +22067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22197,51 +22197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22335,51 +22335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22415,527 +22415,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Aviesan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
+              <w:t xml:space="preserve">IFPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733977v1</w:t>
+                <w:t xml:space="preserve">hal-02733979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733979v1</w:t>
+                <w:t xml:space="preserve">hal-02264920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
+                <w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
+              <w:t xml:space="preserve">DOHaD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264920v1</w:t>
+                <w:t xml:space="preserve">hal-02296173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOHaD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t>
+              <w:t xml:space="preserve">Journée Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296173v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New model of human placental co-culture to evaluate the effects of food contaminants on placental barrier</w:t>
               </w:r>
@@ -23059,77 +23059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23197,51 +23197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23322,77 +23322,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23434,90 +23434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23553,333 +23553,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
+              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786597v1</w:t>
+                <w:t xml:space="preserve">hal-01607380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dizabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t>
+              <w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607380v1</w:t>
+                <w:t xml:space="preserve">hal-02786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23956,90 +23956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24219,90 +24219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
@@ -24357,51 +24357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24450,51 +24450,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
+                <w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
@@ -24529,745 +24529,745 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Promotion Procédés Produits (J3P) – Nanoparticules : quels risques, quelles protections ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France. 2016</w:t>
+              <w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799883v1</w:t>
+                <w:t xml:space="preserve">hal-02795555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental tranfer of nanoparticles inhaled due to maternal exposure to filtered diesel engine exhaust during pregnancy in a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA 2016 - Placenta: Back to the Basics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741064v1</w:t>
+                <w:t xml:space="preserve">hal-02741274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741142v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795555v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées Promotion Procédés Produits (J3P) – Nanoparticules : quels risques, quelles protections ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742103v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Transplacental tranfer of nanoparticles inhaled due to maternal exposure to filtered diesel engine exhaust during pregnancy in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFPA 2016 - Placenta: Back to the Basics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 45, 150 p., 2016, International Federation of Placenta Associations Meeting. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2016.06.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741274v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t>
               </w:r>
@@ -25279,51 +25279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25391,64 +25391,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25550,77 +25550,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Serteyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25675,64 +25675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero diesel exhaust exposure induces altered placenta vascularization, placental nanoparticles transfer and intergenerational effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25781,1528 +25781,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t>
+              <w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741217v1</w:t>
+                <w:t xml:space="preserve">hal-02797492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+              <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741269v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al Adhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797492v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t>
+                <w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Office</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741263v1</w:t>
+                <w:t xml:space="preserve">hal-02741217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741118v1</w:t>
+                <w:t xml:space="preserve">hal-02741147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743595v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un modèle de retard de croissance inra-utérin par restriction chirurgicale de la vascularisation utéro-placentaire chez la lapine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées Nationales du Collège national des Gynécologues Obstétriciens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. , 1 p., 2014</w:t>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799307v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
+                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741147v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’un modèle de retard de croissance inra-utérin par restriction chirurgicale de la vascularisation utéro-placentaire chez la lapine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Canel-Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET-SFTG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t>
+              <w:t xml:space="preserve">38. Journées Nationales du Collège national des Gynécologues Obstétriciens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193828v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Al-Adhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t>
+              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741092v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741148v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t>
@@ -27325,639 +27325,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740905v1</w:t>
+                <w:t xml:space="preserve">hal-02743916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Rolland</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740945v1</w:t>
+                <w:t xml:space="preserve">hal-02738516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738516v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743916v1</w:t>
+                <w:t xml:space="preserve">hal-02740905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28019,329 +28019,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines, minéraux, Oméga 3, préconceptionelle et gestationnelle sur le développement foetoplacentaire dans un modèle lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasantha Padmanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Supplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t>
+              <w:t xml:space="preserve">37. Journées Nationales du Collège National des Gynécologues et Obstréticiens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747523v1</w:t>
+                <w:t xml:space="preserve">hal-02808205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines, minéraux, Oméga 3, préconceptionelle et gestationnelle sur le développement foetoplacentaire dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées Nationales du Collège National des Gynécologues et Obstréticiens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Monaco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Supplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808205v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by L-NAME, a nitric oxide synthase inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28456,51 +28456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la testostérone sur les flux utéro-placentaire et la morphologie des placentomes dans un modèle de brebis gestante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28577,571 +28577,571 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747349v1</w:t>
+                <w:t xml:space="preserve">hal-02808008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748225v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Bertrand-Michel</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808008v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline P. Peugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -29184,51 +29184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Maria Mess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Franco Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Miglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29237,459 +29237,459 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Placenta Associations (IFPA) Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Placenta, 33 (9), 137 p., 2012, International Federation of Placenta Associations Meeting 2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International-Federation-of-Placenta-Associations (IFPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Geilo, Norway. </w:t>
+              <w:t xml:space="preserve">Gemini Group III Workshop "Periconceptional Developmental Programming"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Jerusalem, Israel. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Ltd</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Proceeding of GEMINI Group III Workshop "Periconceptional Developmental Programming"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746071v1</w:t>
+                <w:t xml:space="preserve">hal-02745965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole N. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gemini Group III Workshop "Periconceptional Developmental Programming"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International-Federation-of-Placenta-Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Geilo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Placenta, pp.A129, 2011, Abstracts for the Meeting of the International Federation of Placenta Associations (IFPA). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02745965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of leptin in milk for development programming using a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEMINI Group III Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Jerusalem, Israel. </w:t>
@@ -29789,51 +29789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Stress and Women'S Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29884,51 +29884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation foetale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29966,77 +29966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30087,51 +30087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation foetale : concept et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30253,51 +30253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dizabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30405,51 +30405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB526832"/>
+    <w:nsid w:val="F333E544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30636,51 +30636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-couturier-tarrade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1559-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089056787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971741v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Schmidt Kj&#248;lner Hansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krautz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Havelund" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48492-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mustieles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoae018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bongaerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim S Nawrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congrong Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00531-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2023.0925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa660" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gael Cordier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.08.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando A. Valenzuela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Choi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Ritthaler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61628" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J H M Erwich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P O Favaron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gallot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2015.01.196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J3X7SPW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Junien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.110320" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Torres-Rovira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Astiz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz M. Perez-Solana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066728" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190617v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe O. Favaron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Mess" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir F. de Oliveira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miglino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739394v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fassier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Courageot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.008946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190418v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.07.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQGBWRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQKW60JN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dani&#232;le" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vihola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq388" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vitte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl431" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bastien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bruck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bauer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gianni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208402" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Plassat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.12.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FD3DGF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525403v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Duclave" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222775v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225322v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147492v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225340v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865078v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540631v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261946v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287320v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle dos Santos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341119v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483331v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483322v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735500v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786231v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797505v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742863v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797583v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791841v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019242v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004772v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Valentino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wimel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741046v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Padmanabhan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019159v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190598v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Favaron" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mess" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir de Oliveira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Miglino" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.184" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F760P6WG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019619v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Charpentier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004447v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis V. Tsatsaris" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab247" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747364v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2012.04.048" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808218v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000391v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222738v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alfaidy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leconte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gomez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dieudonne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799307v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canel-Goudard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740945v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271193.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.096" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1ZKWDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741084v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259057_2.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808205v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747367v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Padmanabhan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264804_2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747656v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Oliveira Favaron" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maria Mess" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Franco Oliveira" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209432.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746071v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/01434004/32/9" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.07.004" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745965v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/periconceptional/pix/PDPworkshop_booklet.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747404v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178454.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800925v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801164v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806264v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607259v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-couturier-tarrade" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1559-5476" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089056787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971741v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemaitre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Schmidt Kj&#248;lner Hansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krautz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Havelund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48492-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mustieles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoae018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bongaerts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim S Nawrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congrong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00531-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2023.0925" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nogues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther dos Santos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa660" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gael Cordier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vibert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2020.08.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606983v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando A. Valenzuela" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Ritthaler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16536" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631017v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630765v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61628" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J H M Erwich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P O Favaron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gallot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2015.01.196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J3X7SPW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Junien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.110320" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190617v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe O. Favaron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Mess" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir F. de Oliveira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miglino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004459v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Torres-Rovira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Astiz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz M. Perez-Solana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066728" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739394v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fassier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Courageot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.008946" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQKW60JN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190418v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.07.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQGBWRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02321460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dani&#232;le" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vihola" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Roudaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gicquel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq388" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vitte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl431" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bastien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bruck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bauer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gianni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208402" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Plassat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2004.12.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FD3DGF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525403v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Duclave" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109102v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolgust" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Roger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147492v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225322v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225340v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798597v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261946v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540631v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865078v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287320v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle dos Santos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341119v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222771v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735500v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786231v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797505v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742863v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797583v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791841v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019242v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004772v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Valentino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wimel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741046v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Padmanabhan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Favaron" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mess" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir de Oliveira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Miglino" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.184" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F760P6WG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019159v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004447v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis V. Tsatsaris" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab247" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019619v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Charpentier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747364v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2012.04.048" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808218v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000391v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222738v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alfaidy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leconte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gomez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dieudonne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799307v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canel-Goudard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740945v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271193.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.096" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1ZKWDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741084v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259057_2.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808205v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747367v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Padmanabhan" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264804_2.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747656v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Oliveira Favaron" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maria Mess" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Franco Oliveira" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209432.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745965v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/periconceptional/pix/PDPworkshop_booklet.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746071v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/01434004/32/9" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.07.004" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747404v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178454.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800925v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801164v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806264v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607259v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>