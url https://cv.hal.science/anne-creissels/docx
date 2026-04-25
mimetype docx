--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1066,165 +1066,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pina Bausch, Rebecca Horn : performer l’altérité</w:t>
+                <w:t xml:space="preserve">Le corps du mythe : performances du génie créateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Institut Supérieur des Beaux-arts de Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 "L'art au risque du corps", pp.42-54</w:t>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121-124 "Corps&amp;performance", pp.76-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497020v1</w:t>
+                <w:t xml:space="preserve">hal-04497023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps du mythe : performances du génie créateur</w:t>
+                <w:t xml:space="preserve">Pina Bausch, Rebecca Horn : performer l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 121-124 "Corps&amp;performance", pp.76-90</w:t>
+              <w:t xml:space="preserve">Revue de l’Institut Supérieur des Beaux-arts de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 "L'art au risque du corps", pp.42-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497023v1</w:t>
+                <w:t xml:space="preserve">hal-04497020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval de l’Amazone et le sexe de l’artiste : de Romaine Brooks à Louise Bourgeois</w:t>
               </w:r>
@@ -1813,173 +1813,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Leda to Daphne: Sacrifice and virginity in the work of Ana Mendieta</w:t>
+                <w:t xml:space="preserve">Affecter le réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Victoria Turvey-Sauron; Griselda Pollock. </w:t>
+              <w:t xml:space="preserve">Giovanni Careri; Bernhard Rüdiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sacred and the Feminine. Imagination and Sexual Difference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I.B. Tauris, p. 178-188, 2008, 978-1845115210</w:t>
+              <w:t xml:space="preserve">Face au réel. Éthique de la forme dans l’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archibooks, p. 306-311, 2008, 978-2357330252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232296v1</w:t>
+                <w:t xml:space="preserve">hal-04232297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affecter le réel</w:t>
+                <w:t xml:space="preserve">From Leda to Daphne: Sacrifice and virginity in the work of Ana Mendieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Creissels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giovanni Careri; Bernhard Rüdiger. </w:t>
+              <w:t xml:space="preserve">Victoria Turvey-Sauron; Griselda Pollock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Face au réel. Éthique de la forme dans l’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archibooks, p. 306-311, 2008, 978-2357330252</w:t>
+              <w:t xml:space="preserve">The Sacred and the Feminine. Imagination and Sexual Difference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, p. 178-188, 2008, 978-1845115210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232297v1</w:t>
+                <w:t xml:space="preserve">hal-04232296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2586,51 +2586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Creissels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fichera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S&#233;guier-Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/warburg-et-le-genre-anne-creissels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Zapperi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Amer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo A. C&#233;lius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mirzoeff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Goudal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Laboratoire de la contre-performance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05399350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Creissels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Fichera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S&#233;guier-Faucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/warburg-et-le-genre-anne-creissels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Zapperi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Amer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo A. C&#233;lius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mirzoeff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Goudal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Laboratoire de la contre-performance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05399350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>