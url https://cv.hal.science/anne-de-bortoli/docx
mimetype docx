--- v0 (2026-03-22)
+++ v1 (2026-05-18)
@@ -499,443 +499,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banning short-haul flights and investing in high-speed railways for a sustainable future?</w:t>
+                <w:t xml:space="preserve">Environmental life-cycle impacts of bitumen: Systematic review and new Canadian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Féraille</w:t>
+                <w:t xml:space="preserve">Olutoyin Rahimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 128, pp.103987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2023.103987⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 136, pp.104439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2024.104439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620680v1</w:t>
+                <w:t xml:space="preserve">hal-04943158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life-cycle impacts of bitumen: Systematic review and new Canadian models</w:t>
+                <w:t xml:space="preserve">Banning short-haul flights and investing in high-speed railways for a sustainable future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Levasseur</w:t>
+                <w:t xml:space="preserve">Adélaïde Féraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136, pp.104439. </w:t>
+              <w:t xml:space="preserve">, 2024, 128, pp.103987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2024.104439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2023.103987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943158v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning sustainable carbon neutrality pathways: organizations' accounting challenges and solutions from industrial ecology</w:t>
+                <w:t xml:space="preserve">BIM can help decarbonize the construction sector: Primary life cycle evidence from pavement management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Bjørn</w:t>
+                <w:t xml:space="preserve">Yacine Baouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuele Margni</w:t>
+                <w:t xml:space="preserve">Mustapha Masdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-023-02147-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.136056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620692v1</w:t>
+                <w:t xml:space="preserve">hal-04620683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIM can help decarbonize the construction sector: Primary life cycle evidence from pavement management systems</w:t>
+                <w:t xml:space="preserve">Planning sustainable carbon neutrality pathways: organizations' accounting challenges and solutions from industrial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Bjørn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Baouch</w:t>
+                <w:t xml:space="preserve">François Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Masdan</w:t>
+                <w:t xml:space="preserve">Manuele Margni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391, pp.136056. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.746-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-023-02147-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620683v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the environmental impacts of virgin aggregates: Critical literature review and primary comprehensive life cycle assessments</w:t>
               </w:r>
@@ -1084,235 +1084,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Road Sustainability—Part II: Applied Holistic Assessment and Lessons Learned from French Highway Resurfacing Strategies</w:t>
+                <w:t xml:space="preserve">Towards Road Sustainability—Part I: Principles and Holistic Assessment Method for Pavement Maintenance Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Féraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.7336. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14127336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14031513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468075v1</w:t>
+                <w:t xml:space="preserve">hal-04483847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Road Sustainability—Part I: Principles and Holistic Assessment Method for Pavement Maintenance Policies</w:t>
+                <w:t xml:space="preserve">Towards Road Sustainability—Part II: Applied Holistic Assessment and Lessons Learned from French Highway Resurfacing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Féraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.1513. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.7336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su14031513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14127336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483847v1</w:t>
+                <w:t xml:space="preserve">hal-04468075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of shared micromobility and personal alternatives using integrated modal LCA</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Ruqun Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bortoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Greffe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Majeau-Bettez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06106-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de F&#233;raille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103987" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutoyin Rahimy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#248;rn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Margni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02147-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Masdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bouhaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01727-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp901" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Christoforou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003092278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162111v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mokssit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Ruqun Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bortoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.146278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chanel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Greffe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Pellan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Majeau-Bettez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06106-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olutoyin Rahimy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2024.104439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de F&#233;raille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.103987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Masdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bj&#248;rn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saunier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Margni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02147-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137629" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14031513" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bouhaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01727-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp901" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Christoforou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003092278" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02162111v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thing-Leo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mokssit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>