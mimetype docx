--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2427,394 +2427,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
+                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Not</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787426v1</w:t>
+                <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734961v1</w:t>
+                <w:t xml:space="preserve">hal-02735780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
+              <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735780v1</w:t>
+                <w:t xml:space="preserve">hal-02787426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
@@ -3415,777 +3415,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+                <w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758416v1</w:t>
+                <w:t xml:space="preserve">hal-02753387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t>
+                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Listrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Geneviève Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820727v1</w:t>
+                <w:t xml:space="preserve">hal-02751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t>
+              <w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752224v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752148v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753387v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751739v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4197,777 +4197,777 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+              <w:t xml:space="preserve">Food Micro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901451v1</w:t>
+                <w:t xml:space="preserve">hal-01348377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533873v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743752v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743021v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Pires</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602321v1</w:t>
+                <w:t xml:space="preserve">hal-02743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348377v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
               </w:r>
@@ -5597,51 +5597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Chai-Allah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zander Venter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bayol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veysset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#234;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Chai-Allah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zander Venter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bayol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veysset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#234;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>