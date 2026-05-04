--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -17,55 +17,142 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anne de la Foye </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statisticienne</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">anne-de-la-foye</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-7839-0091</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">253121922</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,2117 +179,2117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing recreationists’ preferences of the landscape and species using crowdsourced images and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesslam Chai-Allah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zander Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 257, pp.105315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2025.105315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dephne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (11), pp.1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin : mise en évidence par une approche originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (43), pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/npvelsa/43037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a multimodal analgesia compared to local anesthesia alone to alleviate pain following castration in sheep: a multiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (9), pp.2034 - 2043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1751731119000314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte/breast cancer cell crosstalk in obesity interferes with the anti-proliferative efficacy of tamoxifen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Bougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Huede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (12), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731117000805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2-4), pp.65-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000445996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of staphylococcus xylosus to nutrients and osmotic stress in a salted meat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gluconeogenesis Pathway Is Involved in Maintenance of Enterohaemorrhagic Escherichia coli O157:H7 in Bovine Intestinal Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0098367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Staphylococcus xylosus in the presence of nitrate and nitrite in meat reveals its response to nitrosative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, n.p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate utilization by enterohaemorrhagic Escherichia coli O157:H7 in bovine intestinal content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Robbe-Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (2), pp.610-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole intact rapeseeds or sunflower oil in high-forage or high-concentrate diets affects milk yield, milk composition, and mammary gene expression profile in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (11), pp.5544-5560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2009-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PLS Path Modelling to estimate the European Consumer Satisfaction Index (ECSI) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2212,3006 +2299,3006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional regression to model the link between livestock farms' performance and their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734961v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Not</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
+              <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735780v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787426v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of staphylococcus xylosus to pork meat batter during the fermentation step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular regulation of muscle mass in developing Blond Aquitaine foetuses compared to Charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Reverter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMS Australasia. Sydney, AUS., Sep 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753387v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751739v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820727v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758416v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752224v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752148v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348377v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743752v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533873v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Liver transcriptome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. American Dairy science Association - American Society of Animal Science, 2016, 2016 JAM, Joint Annual Meeting " Animals and Science: Big Solutions for Grand Challenges"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901451v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 JAM Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Salt LAke City, United States. American Society of Animal Science / American Dairy Science Association American Dairy Science Association, Journal of Animal Science, 94, 2016, 2016 JAM, Joint Annual Meeting, "Animals and Science: Big Solutions for Grand Challenges",July19-23, 2016, Salt Lake City, Utah, USA</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743021v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sous-nutrition modifie la réponse métabolique à une épreuve inflammatoire mammaire et le transcriptome hépatique chez des vaches laitières en début de lactation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
+                <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. ADIV, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">Food Micro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602321v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a good RNA-Seq experiment in an interdisciplinary context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aarhus, Denmark. 1 p., 2014, 11th. International Symposium on Milk Genomics and Human Health (IMGC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5221,236 +5308,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAACHERIN Vulnérabilité, Adaptation, Atténuation face au CHangement climatique de l’Elevage de Ruminants et de porcINs. Indicateurs agro-climatiques à l’horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité, Adaptation, Atténuation face au CHangement climatique de l'Elevage de Ruminants et de porcINs : Scénarios et projections climatiques à l’horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5516,51 +5603,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="07FA204F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5597,51 +5836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Chai-Allah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zander Venter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bayol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veysset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#234;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-foye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7839-0091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Chai-Allah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zander Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bayol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veysset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#234;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>