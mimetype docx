--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -4284,277 +4284,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533873v1</w:t>
+                <w:t xml:space="preserve">hal-01901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901451v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
@@ -5605,51 +5605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07FA204F"/>
+    <w:nsid w:val="C16ACDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5836,51 +5836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-foye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7839-0091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Chai-Allah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zander Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bayol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veysset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#234;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-foye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7839-0091" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Chai-Allah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zander Venter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Huede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gannon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098367" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bayol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tenenhaus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veysset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#234;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>