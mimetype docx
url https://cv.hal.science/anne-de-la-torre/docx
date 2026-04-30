--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1531,243 +1531,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte l’efficience alimentaire des vaches allaitantes dans les recommandations alimentaires à travers la quantification de leurs dépenses non productives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617606v1</w:t>
+                <w:t xml:space="preserve">hal-01607184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte l’efficience alimentaire des vaches allaitantes dans les recommandations alimentaires à travers la quantification de leurs dépenses non productives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.153-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607184v1</w:t>
+                <w:t xml:space="preserve">hal-02617606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in calculated residual energy in variable nutritional environments: An indirect approach to apprehend suckling beef cows’ robustness</w:t>
               </w:r>
@@ -1913,51 +1913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,298 +2407,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Debiton</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+                <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679711v1</w:t>
+                <w:t xml:space="preserve">hal-02682945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Loreau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (6B), pp.3943-3949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682945v1</w:t>
+                <w:t xml:space="preserve">hal-02679711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro metabolism of rumenic acid in bovine liver slices</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (2), pp.157-162</w:t>
@@ -4930,277 +4930,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lerch</w:t>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Monziols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Emmanuel Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934616v1</w:t>
+                <w:t xml:space="preserve">hal-03085148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+                <w:t xml:space="preserve">S Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+                <w:t xml:space="preserve">M Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085148v1</w:t>
+                <w:t xml:space="preserve">hal-02934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
               </w:r>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency of beef cows within INRA feeding System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p</w:t>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Animal Production (EAAP). DNK., Aug 2014, Copenhague, Denmark. 485 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,51 +6398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de la reproduction des vaches allaitantes à la dynamique des lipides corporels : une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t>
@@ -6629,260 +6629,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité de vaches Charolaises à maintenir leur production laitière en situation d’environnement nutritionnel variable ne dépend pas de leur état corporel au vêlage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phénotypage de la robustesse des vaches allaitantes charolaises : la mesure échographique comme estimateur des réserves corporelles et de leurs variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739303v1</w:t>
+                <w:t xml:space="preserve">hal-02743453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage de la robustesse des vaches allaitantes charolaises : la mesure échographique comme estimateur des réserves corporelles et de leurs variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
+                <w:t xml:space="preserve">La capacité de vaches Charolaises à maintenir leur production laitière en situation d’environnement nutritionnel variable ne dépend pas de leur état corporel au vêlage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743453v1</w:t>
+                <w:t xml:space="preserve">hal-02739303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(in)efficience alimentaire chez le bovin : verrous et leviers</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,51 +7533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,51 +7628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,51 +8133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8989,51 +8989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,51 +9390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,51 +9662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10774,51 +10774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRECARA : La PREcocité comme CAractère de Robustesse et d’Adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11378,51 +11378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’évolution des réserves lipidiques après vêlage sur la cyclicité, le comportement sexuel et la performance de reproduction des vaches primipares Charolaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11505,51 +11505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beef cows and calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11587,51 +11587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaches allaitantes et leurs veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12087,140 +12087,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CLA de la viande bovine : Caractérisation et modulation de leur teneur en fonction des facteurs d'élevage, métabolisme cellulaire et propriétés anticancéreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Auvergne - Clermont-Ferrand I, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12288,51 +12438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A2EBD11"/>
+    <w:nsid w:val="D0C126E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12519,51 +12669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-torre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6628-5414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098489976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peugny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orquera K." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Casas&#250;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouaze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Drevillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833451v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-torre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6628-5414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098489976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peugny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orquera K." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Casas&#250;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouaze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Drevillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>