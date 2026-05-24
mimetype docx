--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1013,286 +1013,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t>
+                <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+                <w:t xml:space="preserve">Madrange Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Monziols</w:t>
+                <w:t xml:space="preserve">Dimon Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Fleurance Géraldine²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934522v1</w:t>
+                <w:t xml:space="preserve">hal-03237655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
+                <w:t xml:space="preserve">Estimation of dairy goat body composition: A direct calibration and comparison of eight methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madrange Pauline</w:t>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimon Philippe</w:t>
+                <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurance Géraldine²</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237655v1</w:t>
+                <w:t xml:space="preserve">hal-02934522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibility contributes to between-animal variation in feed efficiency in beef cows</w:t>
               </w:r>
@@ -2157,764 +2157,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef conjugated linoleic acid isomers reduce human cancer cell growth even when associated with other beef fatty acids</w:t>
+                <w:t xml:space="preserve">Factors influencing proportion and composition of CLA in beef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debiton</w:t>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Juaneda</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Durand</w:t>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+                <w:t xml:space="preserve">Alain Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 95 (2), pp.346-352</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (2), pp.258-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056754v1</w:t>
+                <w:t xml:space="preserve">hal-02655673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing proportion and composition of CLA in beef</w:t>
+                <w:t xml:space="preserve">Beef conjugated linoleic acid isomers reduce human cancer cell growth even when associated with other beef fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+                <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Pierre Juaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
+                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Peyron</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73 (2), pp.258-268</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95 (2), pp.346-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655673v1</w:t>
+                <w:t xml:space="preserve">hal-01056754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">In vitro metabolism of rumenic acid in bovine liver slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sebedio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (3), pp.295-301. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.441-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682945v1</w:t>
+                <w:t xml:space="preserve">hal-00900578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linoleic acid isomers and their conjugated derivatives inhibit growth of human cancer cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (6B), pp.3943-3949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro metabolism of rumenic acid in bovine liver slices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaccenic acid metabolism in the liver of rat and bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-005-1385-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900578v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro comparison of hepatic metabolism of 9cis-11 trans and 10trans-12cis isomers of CLA in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (2), pp.157-162</w:t>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvert Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4662,929 +4662,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deuterium oxide elimination kinetics for estimation of body water mass and flux: Developments for a thrifty, rapid and noninvasive method in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahariev Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798793v1</w:t>
+                <w:t xml:space="preserve">hal-03798816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium oxide elimination kinetics for estimation of body water mass and flux: Developments for a thrifty, rapid and noninvasive method in dairy goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zahariev Alexandre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chery</w:t>
+                <w:t xml:space="preserve">Sebastien. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798816v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of routine practices on the behaviour of beef cows according to their feeding management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Pourrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+                <w:t xml:space="preserve">Orquera K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+                <w:t xml:space="preserve">Nathalie Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Casasús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085148v1</w:t>
+                <w:t xml:space="preserve">hal-04698635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage fin de la composition corporelle : calibration et comparaison directe de huit méthodes chez la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900417v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+                <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934537v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of routine practices on the behaviour of beef cows according to their feeding management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+                <w:t xml:space="preserve">In vivo estimation of body composition: comparison of eight methods in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science EAAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698635v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t>
               </w:r>
@@ -6987,273 +6987,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy for maintaining liveweight: an indicator of adaptive abilities of beef cows ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 535 p</w:t>
+              <w:t xml:space="preserve">Journée Modélisation PHASE, INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744652v1</w:t>
+                <w:t xml:space="preserve">hal-01186856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité de la reproduction des vaches allaitantes aux trajectoires nutritionnelles adaptatives : une approche par modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy for maintaining liveweight: an indicator of adaptive abilities of beef cows ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Modélisation PHASE, INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. 535 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186856v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection virtuelle de la côte de bovin par imagerie optique et échographique</w:t>
               </w:r>
@@ -7291,51 +7291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des microscopistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8228,64 +8228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8340,64 +8340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des suppléments lipidiques des rations pour bovins en finition sur la qualité nutritionnelle des acides gras de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,90 +8452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique comparé du CLA et de son précurseur, l'acide trans vaccénique, chez le monogastrique (rat) et chez le ruminant (bovin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8599,64 +8599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8698,51 +8698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytothérapie et stéatose hépatique chez les vaches laitières hautes productrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,51 +9390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,64 +9662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -9748,51 +9748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la tomodensitométrie (CT) et de l'absorptiométrie biphotonique à rayons 1 X (DXA) pour estimer la composition chimique de la carcasse chez la chèvre Alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10261,51 +10261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des contenus du réticulo-rumen et de l'omasum par tomodensitométrie (CT) chez la chèvre Alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Monziols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10630,631 +10630,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’une nouvelle méthode de phénotypage de l’excrétion fécale ou de la digestibilité chez les ruminants : le Lipe®</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Utilisation de l’échographie bidimensionnelle pour estimer la variabilité des paramètres de mesure de la composition corporelle dans l’espèce bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455897v1</w:t>
+                <w:t xml:space="preserve">hal-02743683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRECARA : La PREcocité comme CAractère de Robustesse et d’Adaptation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation d’une nouvelle méthode de phénotypage de l’excrétion fécale ou de la digestibilité chez les ruminants : le Lipe®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740861v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’échographie bidimensionnelle pour estimer la variabilité des paramètres de mesure de la composition corporelle dans l’espèce bovine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRECARA : La PREcocité comme CAractère de Robustesse et d’Adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743683v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience énérgétique de la vache allaitante : l'énergie disponible pour l'entretien comme indicateur pertinent ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809701v1</w:t>
+                <w:t xml:space="preserve">hal-02805272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficience énérgétique de la vache allaitante : l'énergie disponible pour l'entretien comme indicateur pertinent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805272v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t>
               </w:r>
@@ -12153,51 +12153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12438,51 +12438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0C126E5"/>
+    <w:nsid w:val="2230F276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12669,51 +12669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-torre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6628-5414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098489976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peugny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orquera K." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Casas&#250;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouaze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Drevillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740861v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743683v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-la-torre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6628-5414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098489976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2013.06.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1716XZT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-005-1385-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94BD3ED119242C62D6CDB817FE8DC9A04753A9B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Chlo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couvert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peugny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Angeli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahariev Alexandre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.192" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orquera K." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Casas&#250;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lerch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monziols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738763v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouaze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Giraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prugne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744905v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Drevillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Compan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809701v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833451v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>