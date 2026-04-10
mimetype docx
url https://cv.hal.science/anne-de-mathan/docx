--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -3788,182 +3788,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fédéralisme girondin : une fausse nouvelle à la vie dure</w:t>
+                <w:t xml:space="preserve">De fleurs ou d’épines. Les couleurs changeantes de la couronne mortuaire des Girondins au prisme de l’historiographie (XVIIIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Mathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bourdin Philippe. </w:t>
+              <w:t xml:space="preserve">Michel Biard; Jean-Numa Ducange; Jean-Yves Frétigné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faux bruits, rumeurs et fake news</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mourir en révolutionnaire, XVIIIe-XXe siècle [Actes du colloque de Rouen, 25-27 novembre 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Société des études robespierristes, pp.79-91, 2021, (Études révolutionnaires), 978-2-908327-94-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281721v1</w:t>
+                <w:t xml:space="preserve">hal-05023710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De fleurs ou d’épines. Les couleurs changeantes de la couronne mortuaire des Girondins au prisme de l’historiographie (XVIIIe-XXIe siècle)</w:t>
+                <w:t xml:space="preserve">Le fédéralisme girondin : une fausse nouvelle à la vie dure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Mathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Biard; Jean-Numa Ducange; Jean-Yves Frétigné. </w:t>
+              <w:t xml:space="preserve">Bourdin Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mourir en révolutionnaire, XVIIIe-XXe siècle [Actes du colloque de Rouen, 25-27 novembre 2019]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faux bruits, rumeurs et fake news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, [14 p.], 2021, (Actes des congrès nationaux des sociétés historiques et scientifiques), e-978-2-7355-0928-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.15425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023710v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêver d'un autre monde. L'imaginaire éclairé de l'officier de marine Armand-Guy de Coëtnempren, comte de Kersaint</w:t>
               </w:r>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96F0D5A7"/>
+    <w:nsid w:val="7F808CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-mathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061647616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46977075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046681447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02942984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00447512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.346.0068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.026.0187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs02.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.196089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03547410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/co/congres.php?id=174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03281721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15425" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01090105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00465493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.325.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bollenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-mathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061647616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46977075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046681447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02942984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00447512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.346.0068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.026.0187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs02.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.196089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03547410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/co/congres.php?id=174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03281721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01090105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00465493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.325.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bollenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>