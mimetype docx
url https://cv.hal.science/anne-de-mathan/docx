--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -2816,165 +2816,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fédéralisme girondin : une fausse nouvelle à la vie dure</w:t>
+                <w:t xml:space="preserve">De fleurs ou d’épines. Les couleurs changeantes de la couronne mortuaire des Girondins au prisme de l’historiographie (XVIIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Mathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144e congrès CTHS - Le réel &amp; le virtuel. Faux bruits, "fake new" et rumeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France. [14 p.]</w:t>
+              <w:t xml:space="preserve">Colloque international : Mourir en révolutionnaires, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRHis Université de Rouen Normandie; IRHIS Université Lille 3; CHEC Université Clermont Auvergne; IRIHS Université de Rouen Normandie; Société des études robespierristes, Nov 2019, Rouen, France. pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025568v1</w:t>
+                <w:t xml:space="preserve">hal-03547410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De fleurs ou d’épines. Les couleurs changeantes de la couronne mortuaire des Girondins au prisme de l’historiographie (XVIIIe-XXIe siècle</w:t>
+                <w:t xml:space="preserve">Le fédéralisme girondin : une fausse nouvelle à la vie dure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Mathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Mourir en révolutionnaires, XVIIIe-XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRHis Université de Rouen Normandie; IRHIS Université Lille 3; CHEC Université Clermont Auvergne; IRIHS Université de Rouen Normandie; Société des études robespierristes, Nov 2019, Rouen, France. pp.79-91</w:t>
+              <w:t xml:space="preserve">144e congrès CTHS - Le réel &amp; le virtuel. Faux bruits, "fake new" et rumeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France. [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547410v1</w:t>
+                <w:t xml:space="preserve">hal-05025568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils révolutionnaires : les députés à la Convention Nationale (1792-1795)</w:t>
               </w:r>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F808CE7"/>
+    <w:nsid w:val="75162FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-mathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061647616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46977075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046681447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02942984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00447512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.346.0068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.026.0187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs02.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.196089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03547410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/co/congres.php?id=174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03281721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01090105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00465493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.325.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bollenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-de-mathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061647616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46977075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046681447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Chalmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudesrobespierristes.com/produit/oeuvres-completes-de-gracchus-babeuf-tome-1-volume-1/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02942984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Pourchasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00447512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.346.0068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6983" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.026.0187" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00463401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs02.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.196089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03547410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00921526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00456987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/co/congres.php?id=174" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03281721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15425" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02979569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01546812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01090105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01089927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00483976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00465493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00464820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.325.0007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bollenot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trespeuch-Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>