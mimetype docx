--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -285,200 +285,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
+                <w:t xml:space="preserve">Dans l'antre de l'intime. Du Moyen Age à nos jours. Les 1000 vies de la chambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'intime. De la chambre aux réseaux sociaux, p. 6-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460719v1</w:t>
+                <w:t xml:space="preserve">hal-04764398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l'antre de l'intime. Du Moyen Age à nos jours. Les 1000 vies de la chambre</w:t>
+                <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1334w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764398v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse des ENSA parisiennes : entre libéralisme hérité et autorité contestée (1965-2005)</w:t>
               </w:r>
@@ -615,51 +615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages, dispositifs pédagogiques pour quels mondes professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’architecture et l’urbanisme Au miroir des formation, 9, pp.24-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -921,448 +921,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
+                <w:t xml:space="preserve">Certificat d’études approfondies en architecture, CEAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
+              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 107-108., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614309v1</w:t>
+                <w:t xml:space="preserve">hal-03614343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certificat d’études approfondies en architecture, CEAA</w:t>
+                <w:t xml:space="preserve">Unités pédagogiques parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 107-108., 2022</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 649-652, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614343v1</w:t>
+                <w:t xml:space="preserve">hal-03614335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités pédagogiques parisiennes</w:t>
+                <w:t xml:space="preserve">Circulation des modèles architecturaux et urbains : des enjeux géopolitiques et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+              <w:t xml:space="preserve">Anne Debarre; Jac Fol; Sabri Bendimérad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 649-652, 2022</w:t>
+              <w:t xml:space="preserve">Contextes. Actes du colloque international "1989, hors-champ de l'architecture officielle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-111, 2022, 978-2-9549961-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614335v1</w:t>
+                <w:t xml:space="preserve">hal-04055470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des modèles architecturaux et urbains : des enjeux géopolitiques et symboliques</w:t>
+                <w:t xml:space="preserve">Unité pédagogique 1, UP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Debarre; Jac Fol; Sabri Bendimérad. </w:t>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes. Actes du colloque international "1989, hors-champ de l'architecture officielle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 107-111, 2022, 978-2-9549961-8-9</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 640-641, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055470v1</w:t>
+                <w:t xml:space="preserve">hal-03614333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité pédagogique 1, UP1</w:t>
+                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 640-641, 2022</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614333v1</w:t>
+                <w:t xml:space="preserve">hal-03614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, les bâtiments de l'Ensba au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Locus Solus, p. 529-531, 2022</w:t>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 599-600, 2022</w:t>
@@ -1759,182 +1759,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Architecture 89 : que transmettre et comment ? »</w:t>
+                <w:t xml:space="preserve">« Nemausus, patrimonialisation d’une architecture vécue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federica Gatta, Alice Sotgia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2020</w:t>
+              <w:t xml:space="preserve">L'habiter comme patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imbernon, pp.18-27, 2020, 978-2-919230-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115035v1</w:t>
+                <w:t xml:space="preserve">hal-02992099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nemausus, patrimonialisation d’une architecture vécue »</w:t>
+                <w:t xml:space="preserve">« Introduction. Architecture 89 : que transmettre et comment ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'habiter comme patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imbernon, pp.18-27, 2020, 978-2-919230-30-3</w:t>
+              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992099v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Sia, une tentative éphémère de réconciliation des mondes de l’architecture »</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'École des beaux-arts à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'architecture Paris-Malaquais - PSL. Beaux-Arts de Paris éditions, 384 p., 2024, 9782840568957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais, 158 p., 2020, 978-2-9549961-5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/acs.debar.2020.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2952,165 +2952,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture domestique ou évolution de la distribution d’une maison bourgeoise au XIXe siècle</w:t>
+                <w:t xml:space="preserve">« Capable. Housing “capable” of being invented by residents: from generosity to marketing »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Flaubert à Croisset</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Canteleu, France</w:t>
+              <w:t xml:space="preserve">The Terms of Habitation : Re-theorizing the Architecture of Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Group “Retheorizing the Architecture of Housing as Grounds for Research and Practice”, Nov 2020, Jerusalem (Israel), Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862117v1</w:t>
+                <w:t xml:space="preserve">hal-04055460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Capable. Housing “capable” of being invented by residents: from generosity to marketing »</w:t>
+                <w:t xml:space="preserve">Architecture domestique ou évolution de la distribution d’une maison bourgeoise au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Terms of Habitation : Re-theorizing the Architecture of Housing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Group “Retheorizing the Architecture of Housing as Grounds for Research and Practice”, Nov 2020, Jerusalem (Israel), Israel</w:t>
+              <w:t xml:space="preserve">Les Flaubert à Croisset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Canteleu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055460v1</w:t>
+                <w:t xml:space="preserve">halshs-03862117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CEAA : une première reconnaissance de la recherche dans l’enseignement de l'architecture</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Vue Malaquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2016, 978-2-330-06812-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4492,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DDA380C"/>
+    <w:nsid w:val="30682155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-debarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6727-2284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032264690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#233;gret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Accorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-debarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6727-2284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032264690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#233;gret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Accorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>