--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -285,200 +285,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l'antre de l'intime. Du Moyen Age à nos jours. Les 1000 vies de la chambre</w:t>
+                <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1334w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764398v1</w:t>
+                <w:t xml:space="preserve">hal-05460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
+                <w:t xml:space="preserve">Dans l'antre de l'intime. Du Moyen Age à nos jours. Les 1000 vies de la chambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'intime. De la chambre aux réseaux sociaux, p. 6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1334w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05460719v1</w:t>
+                <w:t xml:space="preserve">hal-04764398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse des ENSA parisiennes : entre libéralisme hérité et autorité contestée (1965-2005)</w:t>
               </w:r>
@@ -615,51 +615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages, dispositifs pédagogiques pour quels mondes professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’architecture et l’urbanisme Au miroir des formation, 9, pp.24-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -921,448 +921,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certificat d’études approfondies en architecture, CEAA</w:t>
+                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 107-108., 2022</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614343v1</w:t>
+                <w:t xml:space="preserve">hal-03614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités pédagogiques parisiennes</w:t>
+                <w:t xml:space="preserve">Certificat d’études approfondies en architecture, CEAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 649-652, 2022</w:t>
+              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 107-108., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614335v1</w:t>
+                <w:t xml:space="preserve">hal-03614343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des modèles architecturaux et urbains : des enjeux géopolitiques et symboliques</w:t>
+                <w:t xml:space="preserve">Unités pédagogiques parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Debarre; Jac Fol; Sabri Bendimérad. </w:t>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes. Actes du colloque international "1989, hors-champ de l'architecture officielle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 107-111, 2022, 978-2-9549961-8-9</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 649-652, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055470v1</w:t>
+                <w:t xml:space="preserve">hal-03614335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité pédagogique 1, UP1</w:t>
+                <w:t xml:space="preserve">Circulation des modèles architecturaux et urbains : des enjeux géopolitiques et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+              <w:t xml:space="preserve">Anne Debarre; Jac Fol; Sabri Bendimérad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 640-641, 2022</w:t>
+              <w:t xml:space="preserve">Contextes. Actes du colloque international "1989, hors-champ de l'architecture officielle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-111, 2022, 978-2-9549961-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614333v1</w:t>
+                <w:t xml:space="preserve">hal-04055470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
+                <w:t xml:space="preserve">Unité pédagogique 1, UP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 640-641, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614309v1</w:t>
+                <w:t xml:space="preserve">hal-03614333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, les bâtiments de l'Ensba au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Locus Solus, p. 529-531, 2022</w:t>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 599-600, 2022</w:t>
@@ -1544,173 +1544,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensa de Paris-Malaquais</w:t>
+                <w:t xml:space="preserve">Le devenir de la formation des architectes. Plan Ecoles d’architecture 2000, un rapport de Armand Frémont, 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+              <w:t xml:space="preserve">Antoine Frémont; Robert Hérin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 283-284., 2022</w:t>
+              <w:t xml:space="preserve">Un géographe dans le siècle. Hommage à Armand Frémont.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche en sciences humaines. Université de Caen Normandie, p. 289-290, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614321v1</w:t>
+                <w:t xml:space="preserve">hal-03583565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir de la formation des architectes. Plan Ecoles d’architecture 2000, un rapport de Armand Frémont, 1992</w:t>
+                <w:t xml:space="preserve">Ensa de Paris-Malaquais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Antoine Frémont; Robert Hérin. </w:t>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un géographe dans le siècle. Hommage à Armand Frémont.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la recherche en sciences humaines. Université de Caen Normandie, p. 289-290, 2022</w:t>
+              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 283-284., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583565v1</w:t>
+                <w:t xml:space="preserve">hal-03614321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quel professionnalisme des écoles françaises à l’heure de l’Europe ? »</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'École des beaux-arts à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'architecture Paris-Malaquais - PSL. Beaux-Arts de Paris éditions, 384 p., 2024, 9782840568957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,165 +2952,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Capable. Housing “capable” of being invented by residents: from generosity to marketing »</w:t>
+                <w:t xml:space="preserve">Architecture domestique ou évolution de la distribution d’une maison bourgeoise au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Terms of Habitation : Re-theorizing the Architecture of Housing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Group “Retheorizing the Architecture of Housing as Grounds for Research and Practice”, Nov 2020, Jerusalem (Israel), Israel</w:t>
+              <w:t xml:space="preserve">Les Flaubert à Croisset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Canteleu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055460v1</w:t>
+                <w:t xml:space="preserve">halshs-03862117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture domestique ou évolution de la distribution d’une maison bourgeoise au XIXe siècle</w:t>
+                <w:t xml:space="preserve">« Capable. Housing “capable” of being invented by residents: from generosity to marketing »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Flaubert à Croisset</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Canteleu, France</w:t>
+              <w:t xml:space="preserve">The Terms of Habitation : Re-theorizing the Architecture of Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Group “Retheorizing the Architecture of Housing as Grounds for Research and Practice”, Nov 2020, Jerusalem (Israel), Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862117v1</w:t>
+                <w:t xml:space="preserve">hal-04055460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CEAA : une première reconnaissance de la recherche dans l’enseignement de l'architecture</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Vue Malaquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2016, 978-2-330-06812-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4492,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30682155"/>
+    <w:nsid w:val="63B72DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-debarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6727-2284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032264690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614321v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#233;gret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Accorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-debarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6727-2284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032264690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#233;gret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Accorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>