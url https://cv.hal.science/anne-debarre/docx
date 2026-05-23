--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -285,200 +285,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
+                <w:t xml:space="preserve">Dans l'antre de l'intime. Du Moyen Age à nos jours. Les 1000 vies de la chambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'intime. De la chambre aux réseaux sociaux, p. 6-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460719v1</w:t>
+                <w:t xml:space="preserve">hal-04764398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l'antre de l'intime. Du Moyen Age à nos jours. Les 1000 vies de la chambre</w:t>
+                <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beaux-arts.Hors série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1334w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764398v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse des ENSA parisiennes : entre libéralisme hérité et autorité contestée (1965-2005)</w:t>
               </w:r>
@@ -615,51 +615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages, dispositifs pédagogiques pour quels mondes professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’architecture et l’urbanisme Au miroir des formation, 9, pp.24-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -921,448 +921,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
+                <w:t xml:space="preserve">Circulation des modèles architecturaux et urbains : des enjeux géopolitiques et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Debarre; Jac Fol; Sabri Bendimérad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
+              <w:t xml:space="preserve">Contextes. Actes du colloque international "1989, hors-champ de l'architecture officielle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-111, 2022, 978-2-9549961-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614309v1</w:t>
+                <w:t xml:space="preserve">hal-04055470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certificat d’études approfondies en architecture, CEAA</w:t>
+                <w:t xml:space="preserve">Unité pédagogique 1, UP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 107-108., 2022</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 640-641, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614343v1</w:t>
+                <w:t xml:space="preserve">hal-03614333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités pédagogiques parisiennes</w:t>
+                <w:t xml:space="preserve">Certificat d’études approfondies en architecture, CEAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 649-652, 2022</w:t>
+              <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 107-108., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614335v1</w:t>
+                <w:t xml:space="preserve">hal-03614343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des modèles architecturaux et urbains : des enjeux géopolitiques et symboliques</w:t>
+                <w:t xml:space="preserve">Unités pédagogiques parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Debarre; Jac Fol; Sabri Bendimérad. </w:t>
+              <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes. Actes du colloque international "1989, hors-champ de l'architecture officielle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 107-111, 2022, 978-2-9549961-8-9</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 649-652, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055470v1</w:t>
+                <w:t xml:space="preserve">hal-03614335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité pédagogique 1, UP1</w:t>
+                <w:t xml:space="preserve">Paris, ateliers Jacques Callot (1931-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Locus Solus, p. 640-641, 2022</w:t>
+              <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, p. 523-525, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614333v1</w:t>
+                <w:t xml:space="preserve">hal-03614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, les bâtiments de l'Ensba au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en ses écoles. Une encyclopédie du XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Locus Solus, p. 529-531, 2022</w:t>
@@ -1404,51 +1404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Châtelet; Amandine Diener; Marie-Jeanne Dumont; Daniel Le Couédic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles. Une encyclopédie du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 599-600, 2022</w:t>
@@ -1690,251 +1690,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quel professionnalisme des écoles françaises à l’heure de l’Europe ? »</w:t>
+                <w:t xml:space="preserve">« Nemausus, patrimonialisation d’une architecture vécue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federica Gatta, Alice Sotgia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-62, 2020, 978-2-9549961-5-8</w:t>
+              <w:t xml:space="preserve">L'habiter comme patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imbernon, pp.18-27, 2020, 978-2-919230-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115042v1</w:t>
+                <w:t xml:space="preserve">hal-02992099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nemausus, patrimonialisation d’une architecture vécue »</w:t>
+                <w:t xml:space="preserve">« Introduction. Architecture 89 : que transmettre et comment ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'habiter comme patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imbernon, pp.18-27, 2020, 978-2-919230-30-3</w:t>
+              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992099v1</w:t>
+                <w:t xml:space="preserve">hal-03115035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Architecture 89 : que transmettre et comment ? »</w:t>
+                <w:t xml:space="preserve">« Quel professionnalisme des écoles françaises à l’heure de l’Europe ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-14, 2020</w:t>
+              <w:t xml:space="preserve">, pp.51-62, 2020, 978-2-9549961-5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115035v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Sia, une tentative éphémère de réconciliation des mondes de l’architecture »</w:t>
               </w:r>
@@ -2262,51 +2262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'École des beaux-arts à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'architecture Paris-Malaquais - PSL. Beaux-Arts de Paris éditions, 384 p., 2024, 9782840568957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2434,51 +2434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais, 158 p., 2020, 978-2-9549961-5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/acs.debar.2020.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Vue Malaquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2016, 978-2-330-06812-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3971,185 +3971,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture domestique et mentalités. Réflexions sur les méthodes et les sources</w:t>
+                <w:t xml:space="preserve">In extenso n°5 : architecture domestique et mentalités. Les traités et les pratiques au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Eleb-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 324/85, Ministère de l'urbanisme, du logement et des transports / Secrétariat de la recherche architecturale (SRA); Ministère de la recherche et de la technologie; Ecole d'architecture de Paris-Villemin. 1985</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 0276/85, Secrétariat de la recherche architecturale (SRA). 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899644v1</w:t>
+                <w:t xml:space="preserve">hal-03090778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In extenso n°5 : architecture domestique et mentalités. Les traités et les pratiques au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Architecture domestique et mentalités. Réflexions sur les méthodes et les sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Eleb-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 0276/85, Secrétariat de la recherche architecturale (SRA). 1985</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 324/85, Ministère de l'urbanisme, du logement et des transports / Secrétariat de la recherche architecturale (SRA); Ministère de la recherche et de la technologie; Ecole d'architecture de Paris-Villemin. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090778v1</w:t>
+                <w:t xml:space="preserve">hal-01899644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In extenso n°2</w:t>
               </w:r>
@@ -4492,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63B72DF8"/>
+    <w:nsid w:val="2BF20BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-debarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6727-2284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032264690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#233;gret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Accorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-debarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6727-2284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032264690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937520v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jac Fol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Bendim&#233;rad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2022.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/architecture-68" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre-Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#233;gret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Accorsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Eleb-Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>