--- v0 (2026-03-10)
+++ v1 (2026-04-21)
@@ -182,213 +182,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : comment la fiction influence la guerre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre chez Anne Serre, un jeu de rôles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Misdolea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Anne Serre auteur, autrice.. autre, 2025 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499370v1</w:t>
+                <w:t xml:space="preserve">hal-05499363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre chez Anne Serre, un jeu de rôles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : comment la fiction influence la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Misdolea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.040.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499363v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage de Praxilla et la philosophie de l’Assassin. Enjeux pédagogiques, militants, ludiques et littéraires de l’extension d’Assassin’s Creed Odyssey</w:t>
               </w:r>
@@ -744,330 +744,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les études de réception en Occident : un art de la différence »</w:t>
+                <w:t xml:space="preserve">Circé et la Biche. Des femmes contre Ulysse dans le dialogue sério-comique de Giambattista Gelli (1549)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.127-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263644v1</w:t>
+                <w:t xml:space="preserve">hal-02508016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circé et la Biche. Des femmes contre Ulysse dans le dialogue sério-comique de Giambattista Gelli (1549)</w:t>
+                <w:t xml:space="preserve">« Les études de réception en Occident : un art de la différence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, https://www.cairn.info/revue-de-litterature-comparee-2020-4-page-407.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.376.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508016v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenades désenchantées en « mer Dangereuse » : Madeleine de Scudéry, Sapho et Erinne aux prises avec le monde</w:t>
+                <w:t xml:space="preserve">La réception des poétesses grecques, ou les affabulations de « l’imagination combleuse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27, </w:t>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.253-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/episteme.464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507914v1</w:t>
+                <w:t xml:space="preserve">hal-02507886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception des poétesses grecques, ou les affabulations de « l’imagination combleuse »</w:t>
+                <w:t xml:space="preserve">Promenades désenchantées en « mer Dangereuse » : Madeleine de Scudéry, Sapho et Erinne aux prises avec le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.253-262. </w:t>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.5371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/episteme.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507886v1</w:t>
+                <w:t xml:space="preserve">hal-02507914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les épilogues de Beloved et de Célanire cou-coupé : Ariane et la mygale</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,77 +1757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Pansini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,51 +4017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Misdolea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.040.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.376.0026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5371" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.103727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerbaol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1313589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100571080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.27814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pansini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sparacello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/horizons-du-masculin-pour-un-imaginaire-du-genre.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-souvenance-et-le-desir-la-reception-des-poetesses-grecques.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61283-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/scenes-de-viol-dans-les-litteratures-europeennes-veronique-lochert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ecrire-l-histoire-du-harcelement-sexuel-sur-la-longue-duree/77937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/images-des-langues-langues-imaginees--9791037029461?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icd.univ-tours.fr/cahiers-dhistoire-culturelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100311540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/histoire-des-traductions-en-langue-francaise-xve-et-xviesiecles/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-muse-de-l-ephemere-formes-de-la-poesie-de-circonstance-de-l-antiquite-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/recherches-en-litterature/biographie-et-roman-actes-du-colloque-internationl-de-metz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Misdolea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.040.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.376.0026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.103727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerbaol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1313589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100571080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.27814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pansini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sparacello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/horizons-du-masculin-pour-un-imaginaire-du-genre.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-souvenance-et-le-desir-la-reception-des-poetesses-grecques.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61283-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/scenes-de-viol-dans-les-litteratures-europeennes-veronique-lochert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ecrire-l-histoire-du-harcelement-sexuel-sur-la-longue-duree/77937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/images-des-langues-langues-imaginees--9791037029461?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icd.univ-tours.fr/cahiers-dhistoire-culturelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100311540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/histoire-des-traductions-en-langue-francaise-xve-et-xviesiecles/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-muse-de-l-ephemere-formes-de-la-poesie-de-circonstance-de-l-antiquite-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/recherches-en-litterature/biographie-et-roman-actes-du-colloque-internationl-de-metz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>