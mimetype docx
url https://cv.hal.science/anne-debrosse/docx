--- v1 (2026-04-21)
+++ v2 (2026-05-15)
@@ -744,330 +744,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circé et la Biche. Des femmes contre Ulysse dans le dialogue sério-comique de Giambattista Gelli (1549)</w:t>
+                <w:t xml:space="preserve">« Les études de réception en Occident : un art de la différence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizième siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, https://www.cairn.info/revue-de-litterature-comparee-2020-4-page-407.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.376.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508016v1</w:t>
+                <w:t xml:space="preserve">hal-04263644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les études de réception en Occident : un art de la différence »</w:t>
+                <w:t xml:space="preserve">Circé et la Biche. Des femmes contre Ulysse dans le dialogue sério-comique de Giambattista Gelli (1549)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.127-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.376.0026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263644v1</w:t>
+                <w:t xml:space="preserve">hal-02508016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception des poétesses grecques, ou les affabulations de « l’imagination combleuse »</w:t>
+                <w:t xml:space="preserve">Promenades désenchantées en « mer Dangereuse » : Madeleine de Scudéry, Sapho et Erinne aux prises avec le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.253-262. </w:t>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.5371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/episteme.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507886v1</w:t>
+                <w:t xml:space="preserve">hal-02507914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenades désenchantées en « mer Dangereuse » : Madeleine de Scudéry, Sapho et Erinne aux prises avec le monde</w:t>
+                <w:t xml:space="preserve">La réception des poétesses grecques, ou les affabulations de « l’imagination combleuse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27, </w:t>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.253-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/episteme.464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507914v1</w:t>
+                <w:t xml:space="preserve">hal-02507886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les épilogues de Beloved et de Célanire cou-coupé : Ariane et la mygale</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Misdolea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.040.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.376.0026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.103727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerbaol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1313589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100571080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.27814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pansini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sparacello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/horizons-du-masculin-pour-un-imaginaire-du-genre.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-souvenance-et-le-desir-la-reception-des-poetesses-grecques.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61283-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/scenes-de-viol-dans-les-litteratures-europeennes-veronique-lochert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ecrire-l-histoire-du-harcelement-sexuel-sur-la-longue-duree/77937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/images-des-langues-langues-imaginees--9791037029461?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icd.univ-tours.fr/cahiers-dhistoire-culturelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100311540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/histoire-des-traductions-en-langue-francaise-xve-et-xviesiecles/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-muse-de-l-ephemere-formes-de-la-poesie-de-circonstance-de-l-antiquite-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/recherches-en-litterature/biographie-et-roman-actes-du-colloque-internationl-de-metz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debrosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tubman-Mary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Misdolea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.040.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.376.0026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5371" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3361" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.103727" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerbaol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1313589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22110" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cousson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100571080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.27814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pansini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Sparacello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/horizons-du-masculin-pour-un-imaginaire-du-genre.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-souvenance-et-le-desir-la-reception-des-poetesses-grecques.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61283-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/scenes-de-viol-dans-les-litteratures-europeennes-veronique-lochert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ecrire-l-histoire-du-harcelement-sexuel-sur-la-longue-duree/77937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/images-des-langues-langues-imaginees--9791037029461?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.pavy.2023.01.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icd.univ-tours.fr/cahiers-dhistoire-culturelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813003430" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-2-litterature-arts-sciences-humaines-et-sociales-literature-the-arts-and-the-social-sciences.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100311540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Baddeley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/histoire-des-traductions-en-langue-francaise-xve-et-xviesiecles/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-muse-de-l-ephemere-formes-de-la-poesie-de-circonstance-de-l-antiquite-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705688011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/recherches-en-litterature/biographie-et-roman-actes-du-colloque-internationl-de-metz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>