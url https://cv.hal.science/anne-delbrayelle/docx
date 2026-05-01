--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -169,2036 +169,2036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chambonnière, G. (2022). L’oral au cœur des apprentissages, postes et enjeux pour enseigner l’oral sous toutes ses formes. ESF, 227 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.244-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de M Gaucher, Devenir formateurs d'enseignants, comprendre les missions, travailler les postures, accompagner les enseignants, préparer les concours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chambonnière, G. (2022). L’oral au cœur des apprentissages, postes et enjeux pour enseigner l’oral sous toutes ses formes. ESF, 227 p</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise d’attractivité du métier d’enseignant… après la crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.244-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.055.0245⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 55 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connac, S. (2022), La personnalisation des apprentissages, agir face à l’hétérogénéité à l’école et au collège. ESF, 256 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.245-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0246a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La crise d’attractivité du métier d’enseignant… après la crise sanitaire ?</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Magali Brunel. L’enseignement de la littérature à l’ère du numérique : études empiriques au collège et au lycée. Rennes : PU de Rennes, 2021, 347p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 55 (1), pp.7-10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 54, pp.275-278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Connac, S. (2022), La personnalisation des apprentissages, agir face à l’hétérogénéité à l’école et au collège. ESF, 256 p</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Jérôme Santini. Comprendre des concepts. L’articulation jeu didactique et jeu épistémique dans une théorie de l’action conjointe en didactique, préface de Gérard Sensévy », Rennes, PUR, 2021, 176 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.245-246. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, n°53, pp.234-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de J. Reichstadt. Enseigner explicitement la lecture et l’écriture. Paris : La librairie des écoles, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une carrière bien remplie. Éditorial des &amp;quot;Mélanges offerts à Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.275-278</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Mélanges offerts à Bruno Poucet, 53 (1), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.053.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Jérôme Santini. Comprendre des concepts. L’articulation jeu didactique et jeu épistémique dans une théorie de l’action conjointe en didactique, préface de Gérard Sensévy », Rennes, PUR, 2021, 176 pages</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Isabelle De Peretti. Scolarisation du théâtre et recherches didactiques, 1970-2017. Paris : Honoré Champion, 2021, 297 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°53, pp.234-236</w:t>
+              <w:t xml:space="preserve">, 2022, 54, pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de B Gouze. Apprendre à comprendre, donner du sens aux apprentissages avec les ateliers réflexifs. Montrouge, ESF, 2022, 173p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de publication et activité d'expertise entre 2014 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Gaston Paravy (dir.). Préface de Charles Hadji, postface de Gaston Paravy. Orientation et formation tout au long de la vie fondements anthropologiques. Lyon, Chronique sociale, pédagogie formation, 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.234-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Francis Tilman. Douze clés pour « apprendre à apprendre ». Bruxelles, Chronique sociale, couleurs livres, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Josiane Grou (coord.). Des chemins pour apprendre, pédagogies et pratiques éducatives à tout âge. Lyon, Chronique sociale, savoir communiquer, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Michèle Eckenschiwiller. Réussir son exposé oral, prendre la parole avec aisance. Chronique sociale, savoir communiquer, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Lodovica Braida, Brigitte Ouvry-Vial (dir.), avec la collaboration d’Elisa Marazzi, Jean-Yves Samacher. Lire en Europe, textes, formes, lectures (XVIIIè-XXIè siècle). Rennes, PUR, 378p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°51, pp.226-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christine Berzin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Sophie Hébert-Loizeet, Elise Ouvrard (dir.). Les carnets aujourd’hui, outils d’apprentissage et objets de recherche. Caen, PU de Caen, 2019, 210 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Mélanges offerts à Bruno Poucet, 53 (1), pp.7-10. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, n°51, pp.226-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture de Isabelle De Peretti. Scolarisation du théâtre et recherches didactiques, 1970-2017. Paris : Honoré Champion, 2021, 297 p.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Mireille Cifali. Tenir parole, Responsabilités des métiers de la transmission. Paris, PUF, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.301-304</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture de B Gouze. Apprendre à comprendre, donner du sens aux apprentissages avec les ateliers réflexifs. Montrouge, ESF, 2022, 173p.</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Florence Lhomme, préface André Sirota. La relation pédagogique, des clés pour se construire. Lyon, Chronique sociale, Pédagogie formation, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.307</w:t>
+              <w:t xml:space="preserve">, 2021, 41, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Taux de publication et activité d'expertise entre 2014 et 2019</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Nicolas Morelli-Lavastre. Apprendre à lire avec des cartes mentales.Lyon, Chronique sociale, Savoir communiquer, 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53, pp.35-38</w:t>
+              <w:t xml:space="preserve">, 2020, 49, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Lodovica Braida, Brigitte Ouvry-Vial (dir.), avec la collaboration d’Elisa Marazzi, Jean-Yves Samacher. Lire en Europe, textes, formes, lectures (XVIIIè-XXIè siècle). Rennes, PUR, 378p</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de M Baurens, C Supré, D Glasman, V Laforets, L Noezian. Les jeunes raccrocheurs, agir et s’engager en commun. Lyon : chronique sociale, 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°51, pp.226-229</w:t>
+              <w:t xml:space="preserve">, 2020, 50, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Françoise Dor, avec la collaboration d’Henry Landroit et du groupe liégois des maternelles. Pratiques Freinet et coopération dans des classes de jeunes enfants. Lyon, Chronique sociale, pédagogie/formation, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Isambert-Jamati, une figure de la sociologie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (49), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de S Goudeau. Comment l’école reproduit-elle les inégalités ? Egalité des chances, réussite, psychologie sociale. Grenoble : PUG-UGA, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Catherine Dorizon, Jean-Pierre Chevalier, Anissa Belhadjin, Maire-Laure Elalouf, Maryse Lopez. Des écoles normales à l’ESPE, témoignages de formateurs. Grenoble, PUG, 2018, 237 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delbrayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°49, pp.269-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture de Francis Tilman. Douze clés pour « apprendre à apprendre ». Bruxelles, Chronique sociale, couleurs livres, 2018.</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Léonard Guillaume, Jean-François Manil, Charles Pepinster. Du chef d’œuvre pédagogique à la pédagogie du chef d’œuvre. Introniser en humanité. Lyon : chroniques sociales, formation pédagogie, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.236</w:t>
+              <w:t xml:space="preserve">, 2019, 47, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture de Josiane Grou (coord.). Des chemins pour apprendre, pédagogies et pratiques éducatives à tout âge. Lyon, Chronique sociale, savoir communiquer, 2018.</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de Groupe français d’éducation nouvelle en Ile de France. S'approprier des savoirs, une aventure humaine, pratiques en littérature, histoire, art plastique, poésie, science, math… Lyon : chronique sociale, collection Comprendre la société, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.233-234</w:t>
+              <w:t xml:space="preserve">, 2019, 47, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture de Michèle Eckenschiwiller. Réussir son exposé oral, prendre la parole avec aisance. Chronique sociale, savoir communiquer, 2019</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de : Sylvain Broccolini, Christophe Joigneaux, Stephan Mierzejewski (dir.). Le parcours du débutant, enquêtes sur les premières années d’enseignement à l’école primaire. Arras, PU, 2018, 227p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delbrayelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.233</w:t>
+              <w:t xml:space="preserve">, 2019, n°48, pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...136 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...628 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028296v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04463680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de Hélène Delvaux, Anne Moinet, Pierre-Paul Delvaux, l’association IF Belgique, préface de Thierry de la Garanderie. Mener le dialogue pédagogique en Gestion mentale. Lyon : Chronique sociale, collection pédagogie formation, 2018</w:t>
               </w:r>
@@ -4478,51 +4478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04212719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0245" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04313685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04212681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0246a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03651568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04464319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Comm&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jumaucourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04464304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04212719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04313685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04212681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0246a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03651568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04028387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04464319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Comm&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jumaucourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04464304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03187006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>