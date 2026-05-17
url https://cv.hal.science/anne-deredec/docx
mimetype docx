--- v0 (2026-03-05)
+++ v1 (2026-05-17)
@@ -1186,291 +1186,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are non-sexual models appropriate for predicting the impact of virus-vectored immunocontraception?</w:t>
+                <w:t xml:space="preserve">The Population Genetics of Using Homing Endonuclease Genes in Vector and Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Courchamp</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. J. Godfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.037⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (4), pp.2013-2026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.089037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665551v1</w:t>
+                <w:t xml:space="preserve">hal-02663881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Population Genetics of Using Homing Endonuclease Genes in Vector and Pest Management</w:t>
+                <w:t xml:space="preserve">Are non-sexual models appropriate for predicting the impact of virus-vectored immunocontraception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. C. J. Godfray</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luděk Berec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Boukal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179 (4), pp.2013-2026. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (2), pp.281-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.089037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663881v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Allee effect for reintroductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (4), pp.440-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1517,51 +1517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined impacts of Allee effects and parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (3), pp.667-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,51 +1620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction thresholds in host-parasite dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Zoologici Fennici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40 (2), pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1844,277 +1844,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du statut de la résistance et efficacité des stratégies de gestion chez le champignon phytopathogène Zymoseptoria tritici : apport de l’évolution expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance status does matter to maximise heterogeneity in selection for fungicide adaptation : an experimental evolution study of a plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ballu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Deredec</w:t>
+                <w:t xml:space="preserve">C. Ugazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Duplaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wüllschleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wüllschleger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Torriani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carpentier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA - Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Végéphyl, Dec 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gammarth (virtual), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250292v1</w:t>
+                <w:t xml:space="preserve">hal-04303331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance status does matter to maximise heterogeneity in selection for fungicide adaptation : an experimental evolution study of a plant pathogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Ballu</w:t>
+                <w:t xml:space="preserve">Impact du statut de la résistance et efficacité des stratégies de gestion chez le champignon phytopathogène Zymoseptoria tritici : apport de l’évolution expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deredec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wüllschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Torriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ugazio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Torriani</w:t>
+                <w:t xml:space="preserve">Carpentier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on cereal leaf blights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gammarth (virtual), Tunisia</w:t>
+              <w:t xml:space="preserve">CIMA - Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Végéphyl, Dec 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303331v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill and style to maximise heterogeneity in selection to fungicide adaptation. Resistance status does matter. An experimental evolution study of a plant pathogen.</w:t>
               </w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wüllschleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Torriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Torriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deredec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2915,51 +2915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628704v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Burt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. O'Loughlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yu J. Hui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1107-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galizi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey A. Doyle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Menichelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bernardini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4977" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Windbichler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Benedict" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047773212Y.0000000003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. J. Godfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110717108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Berec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Boukal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/1195-6860(2007)14[440:IOTAEF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14243.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8KBPG09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier F." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ugazio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Duplaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Wullschleger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Despr&#233;aux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;r&#233;dec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S42003-023-04550-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628704v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Burt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deredec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. O'Loughlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yu J. Hui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1107-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galizi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey A. Doyle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Menichelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bernardini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4977" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Klein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Windbichler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Q Benedict" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047773212Y.0000000003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. J. Godfray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110717108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.089037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Berec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Boukal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/1195-6860(2007)14[440:IOTAEF]2.0.CO;2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2006.14243.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8KBPG09-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Torriani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ballu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;llschleger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier F." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>