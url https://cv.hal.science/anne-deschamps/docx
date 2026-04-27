--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -310,51 +310,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (140)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (139)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -478,445 +478,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+                <w:t xml:space="preserve">hal-05391514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Calais</w:t>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391514v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
+                <w:t xml:space="preserve">Rupture Segmentation of the 14 August 2021 Mw 7.2 Nippes, Haiti, Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+                <w:t xml:space="preserve">Roby Douilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Beucler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 113 (4), pp.1542-1560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120220141⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.58-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120220128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876400v1</w:t>
+                <w:t xml:space="preserve">hal-03814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Local Earthquakes in Haiti Using Low-Cost, Citizen-Hosted Seismometers and Regional Broadband Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -925,6189 +925,6189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94 (6), pp.2725-2739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220230059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture Segmentation of the 14 August 2021 Mw 7.2 Nippes, Haiti, Earthquake Using Aftershock Relocation from a Local Seismic Deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Range Recordings of Shallow Underwater Explosions with Short-Period and Broadband Seismometers in the Bay of Hyères, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roby Douilly</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.58-72. </w:t>
+              <w:t xml:space="preserve">, 2023, 113 (4), pp.1542-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120220128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120220141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814347v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part II: Modeling of Seismo-Acoustic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Zahradník</w:t>
+                <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
+                <w:t xml:space="preserve">Paul Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Briole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Bufféral</w:t>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.374-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781958v1</w:t>
+                <w:t xml:space="preserve">hal-03491720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garlan</w:t>
+                <w:t xml:space="preserve">S. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morio</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Demoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598273v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part II: Modeling of Seismo-Acoustic Wave Propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morio</w:t>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 47 (2), pp.374-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111791⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 47 (2), pp.350-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491720v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Zahradník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Symithe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Monfret</w:t>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delouis</w:t>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">Simon Bufféral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609866v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Risks Induced by Countermining Unexploded Large-Charge Historical Ordnance in a Shallow Water Environment—Part I: Real Case Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2021.3111819⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551802v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the point source parameters of the 11 November 2019 Mw 4.9 Le Teil earthquake using multiple relocation approaches, first motion and full waveform inversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guilhem Trilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve J. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétonus Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.542654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imbricated Aseismic Slip And Fluid Diffusion Drive A Seismic Swarm In The Corinth Gulf, Greece.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (9), pp.e2020GL087142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027250v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbricated Aseismic Slip And Fluid Diffusion Drive A Seismic Swarm In The Corinth Gulf, Greece.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL087142⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544005v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">High resolution ambient noise tomography of the Southwestern Alps and the Ligurian margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Baques</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (2), pp.806-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465675v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution ambient noise tomography of the Southwestern Alps and the Ligurian margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+                <w:t xml:space="preserve">Erratum to “Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope” [Phys. Lett. B 769 (2017) 249–254]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz477⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 796, pp.253-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393169v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hector Alemany</w:t>
+                <w:t xml:space="preserve">Imaging the Galápagos mantle plume with an unconventional application of floating seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36835-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365912v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02236003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Galápagos mantle plume with an unconventional application of floating seismometers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil-structure interaction analysis using a 1DT-3C wave propagation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi D′avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36835-w⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.200-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02236003v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope” [Phys. Lett. B 769 (2017) 249–254]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Roberte Momplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575206v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-structure interaction analysis using a 1DT-3C wave propagation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ridge subduction and afterslip control aftershock distribution of the 2016 Mw 7.8 Ecuador earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Fares</w:t>
+                <w:t xml:space="preserve">Y. Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Santisi D′avila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520, pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020620v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Prépetit</w:t>
+                <w:t xml:space="preserve">Fluid‐Induced Swarms and Coseismic Stress Transfer: A Dual Process Highlighted in the Aftershock Sequence of the 7 April 2014 Earthquake (Ml 4.8, Ubaye, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (4), pp.3918-3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB017226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167393v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridge subduction and afterslip control aftershock distribution of the 2016 Mw 7.8 Ecuador earthquake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Regnier</w:t>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rietbrock</w:t>
+                <w:t xml:space="preserve">John Francis Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.029⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167273v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid‐Induced Swarms and Coseismic Stress Transfer: A Dual Process Highlighted in the Aftershock Sequence of the 7 April 2014 Earthquake (Ml 4.8, Ubaye, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Circular Sedimentary Figures of Anthropic Origin in a Sediment Stability Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB017226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.411-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-083.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200605v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Empirical Simulation of Linear Elastic Seismic Response of a Building: The Case of Nice Prefecture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SUrvey for Pulsars and Extragalactic Radio Bursts – II. New FRB discoveries and their follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
+                <w:t xml:space="preserve">S. Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1193/042216EQS064M⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (2), pp.1427-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx3074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852723v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SUrvey for Pulsars and Extragalactic Radio Bursts – II. New FRB discoveries and their follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Petroff</w:t>
+                <w:t xml:space="preserve">All-flavor Search for a Diffuse Flux of Cosmic Neutrinos with Nine Years of ANTARES Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx3074⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 853 (1), pp.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa4f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703770v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Sedimentary Figures of Anthropic Origin in a Sediment Stability Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">The cosmic ray shadow of the Moon observed with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI85-083.1⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (12), pp.1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983416v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-flavor Search for a Diffuse Flux of Cosmic Neutrinos with Nine Years of ANTARES Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Numerical and Empirical Simulation of Linear Elastic Seismic Response of a Building: The Case of Nice Prefecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Wenceslao Fernández Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Foundotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 853 (1), pp.L7. </w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.169 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa4f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1193/042216EQS064M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704807v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmic ray shadow of the Moon observed with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (12), pp.1006. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-6451-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171481v1</w:t>
+                <w:t xml:space="preserve">hal-01582743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient noise tomography of the western Corinth Rift, Greece</w:t>
+                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Giannopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efthimios Sokos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Mordret</w:t>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx298⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, C77 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572605v1</w:t>
+                <w:t xml:space="preserve">hal-01621701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. -J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/04/019⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01515580v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Dynamic Triggering of Seismicity by Regional Earthquakes: The Case of the Corinth Rift (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dobrynina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicholas Voulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01468001v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for high-energy neutrinos from bright GRBs with ANTARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 469, pp.906-915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stx902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01433431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Dynamic Triggering of Seismicity by Regional Earthquakes: The Case of the Corinth Rift (Greece)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An algorithm for the reconstruction of high-energy neutrino-induced particle showers and its application to the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075460⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4979-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636477v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for relativistic magnetic monopoles with five years of the ANTARES detector data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caballé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Schaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houégnigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2017)054⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582743v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01510861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022005⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645570v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked search for time shifted high energy neutrinos from gamma ray bursts with the Antares neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4496-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 769, pp.249-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621701v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01433541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the reconstruction of high-energy neutrino-induced particle showers and its application to the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Time-dependent search for neutrino emission from x-ray binaries with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4979-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (04), pp.019 - 019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/04/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554915v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01515580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Matter Annihilation in the Earth using the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dobrynina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Dark Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.41-48. </w:t>
+              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dark.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01433527v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm whale long-range echolocation sounds revealed by ANTARES, a deep-sea neutrino telescope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambient noise tomography of the western Corinth Rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Der Schaar</w:t>
+                <w:t xml:space="preserve">Dimitrios Giannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Solsona</w:t>
+                <w:t xml:space="preserve">Efthimios Sokos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Houégnigan</w:t>
+                <w:t xml:space="preserve">Aurelien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.45517. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep45517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01510861v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the search for dark matter in the Milky Way with 9 years of data of the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 769, pp.249-254. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (1), pp.43 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.03.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01433541v1</w:t>
+                <w:t xml:space="preserve">hal-01527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1605, pp.016. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 760, pp.143--148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
+                <w:t xml:space="preserve">hal-01441182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the neutrino emission from the Galactic Ridge with the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Site Effects in Port‐au‐Prince (Haiti) from the Analysis of Spectral Ratio and Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier de Lépinay B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. St Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.051⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120150238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441182v1</w:t>
+                <w:t xml:space="preserve">hal-01347813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time calibration with atmospheric muon tracks in the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meziane-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.627-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527250v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P‐Delays from Floating Seismometers (MERMAID), Part I: Data Processing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (1), pp.73-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220150111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of remote triggering: A survey of multiple fault structures in Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gonzalez-Huizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 455, pp.14 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D velocity structure in southern Haiti from local earthquake tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Ellsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kissling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew M. Freed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (12), pp.8813 - 8832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JB013123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Effects in Port‐au‐Prince (Haiti) from the Analysis of Spectral Ratio and Numerical Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+                <w:t xml:space="preserve">A search for Secluded Dark Matter in the Sun with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120150238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1605, pp.016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/05/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347813v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01285701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of small satellite constellation design for continuous mutual regional coverage with multi-objective genetic algorithm,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.T. Bendimerad</w:t>
+                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.627-637. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/18756891.2016.1204112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347277v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on dark matter annihilation in the sun using the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adrian-Martineza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 759, pp.69--74. </w:t>
@@ -7139,1315 +7139,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first combined search for neutrino point-sources in the Southern Hemisphere with the ANTARES and IceCube neutrino telescopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The sequence of moderate-size earthquakes at the junction of the Ligurian basin and the Corsica margin (western Mediterranean): The initiation of an active deformation zone revealed?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/823/1/65⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 676, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01226856v1</w:t>
+                <w:t xml:space="preserve">hal-01346889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and X-ray early follow-up of ANTARES neutrino alerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 02 (2), pp.062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequence of moderate-size earthquakes at the junction of the Ligurian basin and the Corsica margin (western Mediterranean): The initiation of an active deformation zone revealed?,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Regnier</w:t>
+                <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 676, pp.135-147. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1512, pp.014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/12/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346889v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01340158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon-neutrino emission from GeV and TeV gamma-ray flaring blazars using five years of data of the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The 2013 earthquake swarm in Helike, Greece: seismic activity at the root of old normal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Matrullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karakonstantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/12/014⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202 (3), pp.2044-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01340158v1</w:t>
+                <w:t xml:space="preserve">hal-01364626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of Dark Matter Annihilation in the Galactic Centre using the ANTARES Neutrino Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/10/068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01227376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2013 earthquake swarm in Helike, Greece: seismic activity at the root of old normal faults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Karakonstantis</w:t>
+                <w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arroucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv249⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364626v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01153693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SI-Hex: a new catalogue of instrumental seismicity for metropolitan France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Béthoux</w:t>
+                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 186 (1), pp.3-19. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.L8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01153693v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01300542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01300542v1</w:t>
+                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the rifting process in the Western Corinth Rift from relocated seismicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Focal mechanisms of earthquake multiplets in the western part of the Corinth Rift (Greece): influence of the velocity model and constraints on the geometry of the active faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franchesco Pacchiani</w:t>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.1822-1844. </w:t>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1660 - 1680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531793v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 05, pp.001. </w:t>
@@ -8485,103 +8485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74, pp.2701,. </w:t>
@@ -8613,7989 +8613,7972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01071201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
+                <w:t xml:space="preserve">New constraints from seismology and geodesy on the Mw = 6.4 2008 Movri (Greece) earthquake: evidence for a growing strike-slip fault system,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. van Haren</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Llieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (3), pp.1373-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
+                <w:t xml:space="preserve">hal-01052633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal mechanisms of earthquake multiplets in the western part of the Corinth Rift (Greece): influence of the velocity model and constraints on the geometry of the active faults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.1660 - 1680. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384747v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Jakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
+                <w:t xml:space="preserve">insu-00985250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints from seismology and geodesy on the Mw = 6.4 2008 Movri (Greece) earthquake: evidence for a growing strike-slip fault system,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Briole</w:t>
+                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu212⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 786, pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052633v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Reassessment of the rifting process in the Western Corinth Rift from relocated seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Patau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
+                <w:t xml:space="preserve">Alexandre Nercessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Jakovlev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franchesco Pacchiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1822-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00985250v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 786, pp.L5. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1303, pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October–November 2010 earthquake swarm near Sampeyre (Piedmont region, Italy): A complex multicluster sequence,</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Directivity Effect for an Mw 4.1 Earthquake, Widely Felt by the Population in Southeastern France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Sira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (6), pp.3347-3353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120130073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01183148v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">The October–November 2010 earthquake swarm near Sampeyre (Piedmont region, Italy): A complex multicluster sequence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 559, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Directivity Effect for an Mw 4.1 Earthquake, Widely Felt by the Population in Southeastern France,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Sira</w:t>
+                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120130073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932587v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Crustal Structure and Fault Geometry of the 2010 Haiti Earthquake from Temporary Seismometer Deployments,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William.L. Ellsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (4), pp.2305-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120120303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135470v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00861705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Structure and Fault Geometry of the 2010 Haiti Earthquake from Temporary Seismometer Deployments,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876450v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00861705v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 06, pp.008. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal evolution of a microseismic swarm induced by water injection in the Arkema-Vauvert salt field (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Bardainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (1), pp.274-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
+                <w:t xml:space="preserve">hal-00682047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
+                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal evolution of a microseismic swarm induced by water injection in the Arkema-Vauvert salt field (southern France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682047v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
+                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ameli</w:t>
+                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment-Tensor Determination by Nonlinear Inversion of Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (1), pp.366-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120090380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620551v1</w:t>
+                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Lebourg</w:t>
+                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620548v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
+                <w:t xml:space="preserve">hal-00722474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00643489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722474v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.652-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00643489v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coseismic velocity variations caused by static stress changes associated with the 2001 Mw=4.3 Agios Ioanis earthquake in the Gulf of Corinth, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cociani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Bean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacchiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.B07313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of focal mechanisms of microseismic events computed from two three-component receivers: application to the Arkema-Vauvert field (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2010.00906.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00521744v1</w:t>
+                <w:t xml:space="preserve">hal-00671849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coseismic velocity variations caused by static stress changes associated with the 2001 Mw=4.3 Agios Ioanis earthquake in the Gulf of Corinth, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cociani</w:t>
+                <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Bean</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JB006859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00498275v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t>
+              <w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
+                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Assessment of focal mechanisms of microseismic events computed from two three-component receivers: application to the Arkema-Vauvert field (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anvar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">E. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bardainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.775-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2010.00906.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671849v1</w:t>
+                <w:t xml:space="preserve">hal-00521744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Focal Mechanisms from Sparse Observations by Nonlinear Inversion of Amplitudes: Method and Tests on Synthetic and Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (4), pp.2243-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00420599v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of a young margin pair: New results across the Liguro-Provencal Basin from wide-angle seismic tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Afilhado</w:t>
+                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.001⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00460080v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Interpretation of Broadband Ocean-Bottom Seismometer Horizontal Data Seismic Background Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2B), pp.1333-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120080123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Mechanisms from Sparse Observations by Nonlinear Inversion of Amplitudes: Method and Tests on Synthetic and Real Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustal structure of a young margin pair: New results across the Liguro-Provencal Basin from wide-angle seismic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Regnier</w:t>
+                <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bardainne</w:t>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L. Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afilhado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080210⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.333-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413432v1</w:t>
+                <w:t xml:space="preserve">hal-00460080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Broadband Ocean-Bottom Seismometer Horizontal Data Seismic Background Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Bethoux</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080123⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415568v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00346693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean magnitude variations of earthquakes as a function of depth: Different crustal stress distribution depending on tectonic setting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL031057⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 175 (3), pp.1283-1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407889v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00354683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean magnitude variations of earthquakes as a function of depth: Different crustal stress distribution depending on tectonic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">M. Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacchiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 35 (1), pp.L01307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00304407v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthenospheric imprints on the lithosphere in Central Mongolia and Southern Siberia from a joint inversion of gravity and seismology (MOBAL experiment)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Teleseismic traveltimes, topography and the lithospheric structure across central Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03947.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.L11301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL033993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00354683v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00304407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Upper mantle flow beneath and around the Hangay Dome, central Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Delvaux</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina V. Mordvinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulziibat Munkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 274 (1-2), pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00346693v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle flow beneath and around the Hangay Dome, central Mongolia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulziibat Munkhuu</w:t>
+                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.027⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407853v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of small-angle X-ray scattering to microstructural investigation of newly developed Mg-Rare Earth alloys for structural application.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pisch</w:t>
+                <w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182188v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On the weak impact of the 26 December Indian Ocean tsunami on the Bangladesh coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Asavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lipikorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.141-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00342713v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity structure of the lithosphere on the 2003 Mongolian-Baikal transect from SV waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ulziibat</w:t>
+                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1069351307020036⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00193512v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 170 (1), pp.387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03456.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00110813v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00342713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Contribution of small-angle X-ray scattering to microstructural investigation of newly developed Mg-Rare Earth alloys for structural application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Antion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp. 126-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak impact of the 26 December Indian Ocean tsunami on the Bangladesh coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity structure of the lithosphere on the 2003 Mongolian-Baikal transect from SV waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Mordvinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dugarmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ioualalen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ulziibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fizika zemli / Izvestiya Physics of the Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1069351307020036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330922v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00193512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">A New Passive Tomography of the Aigion Area (Gulf of Corinth, Greece) from the 2002 Data Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skarpelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 163 (2-3), pp.431 à 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-005-0033-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00355296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Passive Tomography of the Aigion Area (Gulf of Corinth, Greece) from the 2002 Data Set</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seismicity, deformation and seismic hazard in the western rift of Corinth: New insights from the Corinth Rift Laboratory (CRL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Skarpelos</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-005-0033-7⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 426 (1-2), pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00355296v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity, deformation and seismic hazard in the western rift of Corinth: New insights from the Corinth Rift Laboratory (CRL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudin</w:t>
+                <w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.012⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145244v1</w:t>
+                <w:t xml:space="preserve">in2p3-00110746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Two-Stage Method for Ground-Motion Simulation Using Stochastic Summation of Small Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (4), pp.1387-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120040211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00110746v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of light in deep sea water at the site of the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.131-155. </w:t>
@@ -16627,718 +16610,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Method for Ground-Motion Simulation Using Stochastic Summation of Small Earthquakes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Large Hemispherical Photomultiplier Tubes for the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120040211⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 555, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407447v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Large Hemispherical Photomultiplier Tubes for the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">First results of the CRLN seismic network in the western Corinth Rift: evidence for old-fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Makropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.09.035⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025143v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the CRLN seismic network in the western Corinth Rift: evidence for old-fault reactivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Makropoulos</w:t>
+                <w:t xml:space="preserve">Complex normal faulting in the Apennines thrust-and-fold belt: the 1997 seismic sequence in central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiaraluce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiarabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Selvaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.12.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407330v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex normal faulting in the Apennines thrust-and-fold belt: the 1997 seismic sequence in central Italy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Selvaggi</w:t>
+                <w:t xml:space="preserve">Mapping upper mantle anisotropy beneath SE France by SKS splitting indicates Neogene asthenospheric flow induced by Apenninic slab roll-back and deflected by the deep Alpine roots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di Bona</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 94 (1), pp.99-116. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 394 (1-2), pp.125-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120020052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407303v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping upper mantle anisotropy beneath SE France by SKS splitting indicates Neogene asthenospheric flow induced by Apenninic slab roll-back and deflected by the deep Alpine roots.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An Unknown active fault revealed by microseismicity in the South-East of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coutant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 394 (1-2), pp.125-138. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (15), pp.1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2003GL017171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109313v1</w:t>
+                <w:t xml:space="preserve">hal-00406992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring surface wave phase velocities beneath small broad-band arrays: tests of an improved algorithm and application to the French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17392,1658 +17392,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unknown active fault revealed by microseismicity in the South-East of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seismic source study of the 1989, October 29, Chenoua (Algeria) earthquake from aftershocs, broad-band and strong ground motion records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bounif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bezzeghoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.625-646 [629]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406992v1</w:t>
+                <w:t xml:space="preserve">hal-00406985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic source study of the 1989, October 29, Chenoua (Algeria) earthquake from aftershocs, broad-band and strong ground motion records</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Crustal structure deduced from receiver functions via single-scattering migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 150 (2), pp.524-541 [416]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01723.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406985v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure deduced from receiver functions via single-scattering migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Virieux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 150 (2), pp.524-541 [416]. </w:t>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 333 (2), pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2002.01723.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406659v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">A site effect study in the Verchiano valley during the 1997 Umbria-Marche (Central Italy) earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (4), pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026542809575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438689v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of seismic activity during the Umbria-Marche crisis, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4 (4), pp.377-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1026568419411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A site effect study in the Verchiano valley during the 1997 Umbria-Marche (Central Italy) earthquakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Marra</w:t>
+                <w:t xml:space="preserve">Active deformation of the Corinth rift, Greece: Results from repeated Global Positioning System surveys between 1990 and 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Papazissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1026542809575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105 (B11), pp.25605 - 25625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JB900148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438730v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active deformation of the Corinth rift, Greece: Results from repeated Global Positioning System surveys between 1990 and 1995</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Ruegg</w:t>
+                <w:t xml:space="preserve">Une expérience multi-antennes à Annot pour l'analyse des effets de site en sismologie: A multi-array experiment in Annot for site effect analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Papazissi</w:t>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schisselé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JB900148⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 329 (3), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416924v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience multi-antennes à Annot pour l'analyse des effets de site en sismologie: A multi-array experiment in Annot for site effect analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+                <w:t xml:space="preserve">The 1997 Umbria-Marche, Italy, earthquake sequence : a first look at the main shocks and aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiarabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. Cimini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80231-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (15), pp.2861-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98GL51842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456863v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1997 Umbria-Marche, Italy, earthquake sequence : a first look at the main shocks and aftershocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tressols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17, pp.475-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00497729v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1997 Umbria-Marche, Italy, earthquake sequence : a first look at the main shocks and aftershocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tressols</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Costi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497730v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source study and tectonic implications of the 1995 Ventimiglia (border of Italy and France) earthquake (Ml=4.7)</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 290 (3-4), pp.245-257. </w:t>
+                <w:t xml:space="preserve">The Ms = 6.2, June 15, 1995 Aigion earthquake (Greece): evidence for low angle normal faulting in the Corinth rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00024-9⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1 (2), pp.131 - 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009795618839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId567"/>
+      <w:footerReference w:type="default" r:id="rId564"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19111,51 +18977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBE6E4CB"/>
+    <w:nsid w:val="E86A87DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19259,51 +19125,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8F41463"/>
+    <w:nsid w:val="DAE93295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19493,51 +19359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-deschamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6209-9814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068539967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoazur.oca.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoazur.oca.eu/fr/rech-seismes-geoazur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem Trilla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.78" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.05.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.02.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wenceslao Fern&#225;ndez Lorenzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/042216EQS064M" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Keane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jameson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3074" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Aiken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonzalez-Huizar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douilly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527925v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Ellsworth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Freed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013123" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St Fleur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martineza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.027" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapetanidis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadimitriou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matrullo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakonstantis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv249" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesco Pacchiani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu096" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932587v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujardin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130073" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876450v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William.L. Ellsworth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bouin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120303" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498275v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cociani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacchiani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006859" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080123" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407889v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031057" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182188v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00193512v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mordvinova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugarmaa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351307020036" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXN2GS06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330922v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asavanant" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lipikorn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355296v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skarpelos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-005-0033-7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9W8LHW3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023443v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.11.006" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bour" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040211" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025143v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.09.035" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407330v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makropoulos" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.004" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZCQPKC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407303v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiaraluce" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiarabba" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Selvaggi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bona" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020052" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109313v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.08.002" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109316v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulage" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02013.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406992v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017171" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406985v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounif" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezzeghoud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406659v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01723.x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438726v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026568419411" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594VD24L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438730v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marra" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026542809575" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9HKGTH3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416924v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900148" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497729v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Cimini" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocco" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL51842" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZS74RRQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497730v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tressols" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-deschamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6209-9814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068539967" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoazur.oca.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoazur.oca.eu/fr/rech-seismes-geoazur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03598273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2021.3111819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem Trilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.05.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi D&#8242;avila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.02.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mathias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brenon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-083.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhandari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Keane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jameson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx3074" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa4f6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171481v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6451-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Wenceslao Fern&#225;ndez Lorenzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/042216EQS064M" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2017)054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4496-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx902" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4979-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caball&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Schaar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solsona" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hou&#233;gnigan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45517" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dark.2017.04.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433541v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.03.063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/04/019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2016.02.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.051" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347813v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier de L&#233;pinay B." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St Fleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150238" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane-Tani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Bendimerad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2016.1204112" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Aiken" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonzalez-Huizar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douilly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Ellsworth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kissling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Freed" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013123" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01285701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/05/016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226856v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/823/1/65" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441180v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346889v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.027" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/062" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340158v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/12/014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kapetanidis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadimitriou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matrullo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karakonstantis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv249" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/10/068" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cansi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;thoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.1.3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu059" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llieva" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu212" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nercessian" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesco Pacchiani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu096" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932587v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Sira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130073" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183148v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Larroque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6PL1L95-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William.L. Ellsworth" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120303" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682047v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bardainne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585746v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120090380" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cociani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacchiani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006859" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521744v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2010.00906.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3T8N84MJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413432v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080210" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415568v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080123" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354683v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03947.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407889v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wyss" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031057" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00304407v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033993" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407853v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina V. Mordvinova" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulziibat Munkhuu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.027" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330922v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelinovsky" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asavanant" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lipikorn" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182188v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00193512v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Mordvinova" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugarmaa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulziibat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351307020036" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXN2GS06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355296v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skarpelos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-005-0033-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K9W8LHW3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145244v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407447v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bour" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120040211" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023443v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2004.11.006" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025143v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.09.035" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407330v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Makropoulos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.12.004" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFZCQPKC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407303v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiaraluce" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiarabba" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Selvaggi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bona" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120020052" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109313v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.08.002" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406992v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL017171" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109316v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulage" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.02013.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406985v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bounif" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezzeghoud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406659v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01723.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438730v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cultrera" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marra" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026542809575" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9HKGTH3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438726v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026568419411" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594VD24L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416924v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Ruegg" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papazissi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900148" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497729v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. Cimini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocco" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98GL51842" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZS74RRQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497730v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tressols" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cattaneo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00024-9" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB760SRJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415988v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009795618839" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C13045EFE09F2E5348246082C90D7A0A16EFFA54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>