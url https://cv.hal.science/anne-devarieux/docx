--- v0 (2026-03-12)
+++ v1 (2026-04-26)
@@ -1,52 +1,7826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Devarieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4890-6165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052564061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences avec HDRDirectrice adjointe de l'équipe Identité et subjectivité</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne.devarieux-lascoux@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née à Lyon, agrégée de philosophie (1991), docteur en philosophie (2000), habilitée à diriger des recherches (2015).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Thèse de doctorat sur « la question du mouvement et de la sensibilité chez Maine de Biran » sous la direction de G. Romeyer Dherbey, avec R. Barbaras, et F. Azouvi, soutenue à l'Université de Paris-IV, Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 :  Habilitation à diriger des recherches, sous le parrainage du Professeur Renaud Barbaras, avec M.les Professeurs Jocelyn Benoist, Didier Franck, Jean Leclercq, Jean-Luc Marion et Pierre Montebello, soutenue à l'Université de Paris I, Panthéon-Sorbonne, sous le titre:  L'intériorité réciproque. L'hérésie biranienne de Michel Henry.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitée à diriger des recherches depuis février 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à l’Université de Caen depuis 2006.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe Identité et subjectivité (directeur : G. Olivo) depuis 2006.Directrice adjointe de l'Equipe Identité et subjectivité (juin 2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élue de la section 17 du CNU de 2015à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-présidente et membre du comité de visite du HCERES, représentante de la section 17 du CNU pour l’évaluation de l’équipe « Religion, culture et société », EA 7403 (ICP, Paris). Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-: co-directrice du département de philosophie, Université de Caen</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024- : Nommée membre suppléant du CNU, section 17.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-: Responsable de la formation Master de philosophie au département</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Elue au conseil d'UFR des sciences de l'homme. Université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mai 2015 :  Élue au Conseil académique de la COMUE Normandie Université, au conseil d’UFR Humanités et Sciences Sociales, de l’Université de Caen Basse Normandie, secteur 2 (SHS), collège B.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2010 : Élue au conseil d’UFR des Sciences de l’homme de l’Université de Caen Basse-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 : Responsable préparation agrégation du département de philosophie de l’Université de Caen Basse Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-: Responsable Erasmus du département de philosophie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 : Présidente universitaire de la commission d’élaboration des sujets de baccalauréat (avec Madame Paula La Marne, IA-IPR et Mme Souâd Ayada, inspectrice générale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 : Vice présidente du Capes de philosophie (Présidente de jury: Mme Souâd Ayada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 : Membre du jury du Capes de philosophie (Président: M. Paul Mathias)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 : Membre du jury de l'agrégation interne de philosophie (Président de jury : P. Mathias)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2011 : Membre du jury de l’agrégation interne de philosophie (Président de jury: J-Y. Chateau)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Membre du jury du capes externe de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1/ &amp;quot;Maine de Biran. Que la force hyperorganique n'a rien de spirituel&amp;quot;, in Victor Emma-Adamah and Jeffrey Bloechl (eds), French spiritualism, &amp;quot;Continental philosophy and the history of thought&amp;quot; Series, Lanham, Roman&Littlefield.2/ « Maine de Biran », in Delphine Antoine-Mahut, Pierre-François Moreau, Renzo Ragghianti et Patrice Vermeren (eds)., Dictionnaire de la philosophie française du XIXe siècle, Paris, Classiques Garnier.3/« Maine de Biran », in Bruno Bernardi et Christophe Martin (eds)., Dictionnaire Rousseau, Paris, Classiques Garnier.4/	« Maine de Biran », in Gerald Hartung (éd)., Grundriss der Geschichte der Philosophie. XIXème siècle France, Basel Berlin, Schwabe Verlag [https://schwabe.ch/produkttypen/reihen/grundriss-der-geschichte-der-philosophie/]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran. That There Is Nothing Spiritual about the “Hyperorganic” Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Emma-Adamah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal for Continental Philosophy of Religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Journal for continental philosophy of religion, 7 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25889613-bja10080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran, la force de l’âme : 1824-2024 (4/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran, la force de l’âme : 1824-2024 (2/5). Entretien avec Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debluë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, [15 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran : métaphysique et psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les guerres d’antan, 30, 19 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12b0z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran : &amp;quot;L'intériorité hors effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Philosophica : An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tarde et Cesare Lombroso : défense morale versus défense sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lombroso et la France. Criminologie, politique, littérature, VI, pp.97-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis et Maine de Biran : histoire d'une déception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lecture de Cabanis au XIXe siècle, 57, pp.41-56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpuc.1446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence(s) et analogie(s) : la méthode Tarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lectures de Gabriel Tarde, 54, pp.35-58. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpuc.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veilleur, dormeur, somnambule : états du corps, états du moi biranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Phénoménologie de la vigilance et de l'attention. Philosophie, sciences et techniques, 66, pp.13-36. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran philosophe et diariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le « je » empirique des philosophes, 52, pp.113-130. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpuc.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique versus essence de la manifestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iris : annales de philosophie [2002-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry et la phénoménologie matérielle &amp;quot;Force et affectivité: en quoi le sentiment d'effort n'est-il pas un sentiment comme les autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aoristo. International Journal of Phenomenology, Hermeneutics and Metaphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance(s) du moi : Louis Lavelle et Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018354ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry et Maine de Biran : phénoménologie de la mémoire et réminiscence personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Michel Henry : une phénoménologie radicale, 30, pp.121-141. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cps.2462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran. Mémoire et intériorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Séminiaire : Mémoire, [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exil des affections pures. À propos d'une formule d'Ovide et de sa reprise biranienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, t.103 (1-2), pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot et Maine de Biran : une question d'acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry : le choix de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international à l'occasion du centenaire de la naissance de Michel Henry : La pensée de Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Pradelle; François David Sebbah; Michel Beat, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vies et des forces. Le « principe d’infirmité » de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Les vitalismes Histoire d’une équivoque ? Journée 2. Vitalisme et pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charlotte Morel, Jan 2018, Clermont Ferrand, France. pp.149-170, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.nouai.2024.01.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Maine de Biran ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pulpe du sensible chez Maine de Biran. Vers une éco-phéno-physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istvan Fazakas; Jean -Arthur Micoulaud; Tudi Gozé, Jun 2024, Bergerac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran. Habitude et répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études pour le bicentenaire de la mort de Maine de Biran. L'habitude et les expressions de la conscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Piazza, Oct 2024, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international à l'occasion du bicentenaire de la mort de Maine de Biran. Entre clarté et opacité. Maine de Biran et le rythme dramatique de l'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience, jugement, idée : Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Conscience, jugement et idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Marchal; Michaël Crevoisier, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réductions et radicalisation de réductions : Condillac, Michel Henry et Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Condillac et ses réceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Antoine Mahut; Anik Waldow, Mar 2022, Lyon, France. pp.253-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry's own Biranian Heresy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Colloquium: Posterities of Maine de Biran's Physio-spiritualism in the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manfred Milz, Sep 2020, Regensburg, Germany. pp.356-369, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004683778_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilisme barbarassien ou le monisme de la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Le désir et le monde, une nouvelle phénoménologie de la vie. Sur l'oeuvre de Renaud Barbaras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annabelle Dufourcq, May 2014, Prague, République tchèque. pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ego à Dieu. La lecture henryenne de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religiona come fenomeno: confronti. Convegno di Studi Italo-Francese in occasione delle publicazione della traduzione di 'L'essence de la manifestation' di Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuseppina de Simone, Nov 2018, Naples, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ENS Lyon : La philosophie française au XIXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Antoine Mahut; Sameul Lézé, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran. L'invention du corps propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio Internacional. Corpo Alabado. Atualidade de Maine de Biran [Corps ému. Actualité de Maine de Biran]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luis Umbellino, Oct 2016, Coimbra (Portugal), Portugal. pp.27-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tarde et Cesare Lombroso : Défense morale versus défense sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Cesare Lombroso et la culture française. Débats, conflits et collaborations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Tabet; Sylvano Montaldo, Dec 2017, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intériorité hors effort (Maine de Biran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornata di studi. Maine de Biran and the Afterlives of Biranism: Action, Habit, and the Unconscious</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marco Piazza; Alessandra Aloisi; Dipartimento di Filosofia, Comunicazione e Spettacolo dell’Università Roma Tre; University of Oxford, Nov 2021, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran et la critique de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Identité et Subjectivité : La représentation (5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Olivo, Mar 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis et Maine de Biran : histoire d’une déception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Lectures de Cabanis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Clauzade; Mariana Saad, Oct 2018, Caen, France. pp.41-56, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpuc.1446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde en son absence : Maine de Biran alibi de Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de philosophie : Les phénoménologies à l'épreuve du monde. Enjeux éthiques, socio-économiques, politiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paula Lorelle, Oct 2018, Louvain-la-Neuve, Belgique. pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intériorité réciproque. L'hérésie biranienne de Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Cercle d'études phénoménologiques et ontologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Lavigne, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'équipe Autobiographie et Correspondance de l'ITEM. CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Simonet Tenant, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biran et la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire [Institut Catholique de Toulouse] : La notion de représentation dans le spiritualisme français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Bellantone, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry face au sommet malebranchiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Genèse et structure de "L'essence de la manifestation" de Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Leclercq; Christophe Perrin, Oct 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui touche le moi sans être lui : la psychologie physiologique de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Physiologie et psychologie au temps d'Auguste Comte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Guillin; Laurent Clauzade, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force de la volonté : Henri Bergson ou la &amp;quot;seconde vie&amp;quot; de l'effort biranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Considérations inactuelles. Bergson et la philosophie du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shin Abiko; Hisashi Fujita; Yasuhiko Sugimura, Oct 2012, Tokyo / Kyoto, Japon. pp.21-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : (Re)lire Gabriel Tarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Lectures de Gabriel Tarde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Devarieux, Apr 2016, Caen, France. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpuc.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie lacunaire et vie approfondie : R. Barbaras et M. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Cerisy-la-Salle, Le moment du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Worms; Arnaud François, Aug 2012, Cerisy-La-Salle, France. pp.45-67, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.worms.2016.03.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et identité personnelle: Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la mémoire 2016 en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran, fondateur du spiritualisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Le "supplément d'âme" : la question de Dieu dans le spiritualisme français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Vieillard-Baron; Camille Riquier; Andrea Bellantone, Dec 2013, Paris, France. pp.55-71, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.vieil.2016.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et vie. L'hérésie biranienne de Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La tradition française du corps et de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gléonec, Mar 2015, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran philosophe et diariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Le « je » empirique des philosophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Laurent, Feb 2013, Caen, France. pp.113-130, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpuc.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps propre au corps subjectif, l'hérésie biranienne de Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Le concept de corps propre dans la philosophie moderne et chez Maine de Biran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kim Sang Ong-Van-Cung; Emmanuel Brigandat, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche du fait primitif : Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorat E. Mounier : La détermination du réel dans la philosophie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-François Petit, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tarde (1843-1904). Logic and dynamics of the affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Rationality in action: intentions, interpretations and interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National research University, Oct 2015, Moscou, Russia. pp.24-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’être de l’ego : cogito, volo, possum (Descartes, Biran, et M. Henry). Lectures croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Conscience, subjectivité et corps propre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Faye, Apr 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance non observationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Intention de G.E.M. Anscombe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Etchegaray, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une théorie biranienne de la passivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe UR 2129 sur la passivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Olivo, Feb 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance (s) du moi. Maine de Biran et Louis Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'association Louis Lavelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Vieillard Baron, Dec 2010, Paris, France. pp.35-56, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018354ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que Michel Henry doit à Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international à l'occasion de l'ouverture du Fonds Michel Henry : (Re)-Lire Michel Henry. La vie et les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Leclercq, Dec 2010, Louvain la Neuve, Belgique. pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment d'effort est-il un sentiment comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florinda Martins, Apr 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran, la veille du moi, le sommeil et le somnambulisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Archives-Husserl-UMR 8547. La vigilance à la croisée des approches en premières et en troisièmes personnes : entre conscience et attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natalie Depraz, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venue en soi du soi&amp;quot; et &amp;quot;venue en soi de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : De Philosophie à phénoménologie du corps à l'Essence de la manifestation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégori Jean, May 2011, Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutionnisme et psychologie : Maine de Biran, Tarde et Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de clôture de l'Année Bergson. L'évolution créatrice de Bergson, cent ans après (1907-2007). Épistémologie et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Worms; Anne Fagot-Largeault; Arnaud François; Vincent Guillin, Nov 2007, Paris, France. pp.213-236, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.fagot.2008.01.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot et Maine de Biran : une question d'acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Mécanisme et vitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariana Saad, May 2001, Oxford, France. pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran dans ses lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jérôme Millon, pp.338, 2026, 978-2841374496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intériorité réciproque. L'hérésie biranienne de Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Millon, 359 p., 2018, (Krisis), 978-2-84137-343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPPR Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, 978-2-37168-137-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aperception immédiate, Mémoire de Berlin, 1807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran (1766-1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie Générale Française, 4687, 288 p., 2005, Classiques de la philosophie ; Livre de poche, 2-253-08697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran. L'individualité persévérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Jérôme Millon, 421 p., 2004, Collection Krisis, 2-84137-157-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inédit de Maine de Biran , transcrit par Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Devarieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maine de Biran dans ses lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Millon, 2026, Krisis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran and the Legacy of Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Modern French Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, pp.27-42, 2024, Oxford Handbooks Online, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198841869.013.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry : le choix de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beat Michel; Dominique Pradelle; François-David Sebbah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immanence et incarnation. Sur la pensée de Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Manucius, 2024, (Le Marteau sans maître), 978-2-84578-814-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vies et des forces. Le « principe d’infirmité » de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Nouailles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vitalismes Histoire d'une équivoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.149-170, 2024, (Pensée des sciences), 9791037039187. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.nouai.2024.01.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power(s) of Self: Louis Lavelle and Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manfred Milz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a New Anthropology of the Embodied Mind: Maine de Biran’s Physio-Spiritualism from 1800 to the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brill, pp.222-237, 2023, (Studies in mysticism, idealism, and phenomenology, 978-90-04-51561-1. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004683778_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilisme barbarassien ou la monisme de la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Dufourcq; Karel Novotný. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surpuissance et finitude. Renaud Barbaras aux limites de la phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.107-120, 2023, 978-2-7116-3134-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(An) Unforgettable Maine de Biran? The Biranian Heresy of Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manfred Milz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a New Anthropology of the Embodied Mind: Maine de Biran’s Physio-Spiritualism from 1800 to the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brill, pp.356-369, 2023, (Studies in Mysticism, Idealism, and Phenomenology), 978-90-04-51561-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004683778_022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductions and Radicalisation of Reductions: Condillac, Maine de Biran et Michel henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut; Anik Waldowt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac and His Reception. On the origin and nature of human abilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.253-271, 2023, (Routledge studies in eighteenth century philosophy), 9781032369792. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003334750-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran (1766-1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bellantone; Jean-Louis Vieillard-Baron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du spiritualisme. De Biran à Boutroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.19-38, 2022, (Philosophies de l'esprit), 9791037013514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dall'Ego a Dio. La lettura henryana di Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppina De Simone; Roberto Formisano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La religione come fenomeno. Ricerche e studi a partire da Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XL, Orthotes Editrice, pp.147-159, 2022, (Studia Humaniora collana di studi e ricerche), 978-88-9314-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellantone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du spiritualisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran et l'invention du corps propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luís António Umbelino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps ému. Essais de philosophie biranienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coimbra University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-59, 2021, 978‑989‑26‑1991‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde, en son absence : Maine de Biran alibi de Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Leclercq; Paula Lorelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Considérations phénoménologiques sur le monde. Entre théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Presses universitaires de Louvain, pp.131-144, 2020, (Empreintes philosophiques), 978-2-39061-020-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force de la volonté : Bergson ou la &amp;quot;seconde vie&amp;quot; de l'effort biranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Considérations inactuelles. Bergson et la philosophie française du XIXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, Georg OLMS Verlag, pp.21-44, 2017, (Europaea memoria. Reihe I: Studien), 978-3-487-15609-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry devant le sommet malebranchiste (L’essence de la manifestation, § 26, 48, 57, 59)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Leclercq; Christophe Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et structure de "L'essence de la manifestation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.153-173, 2017, 978-2-7056-9333-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie lacunaire et vie approfondie : la phénoménologie du mouvement vivant selon Michel Henry et Renaud Barbaras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud François; Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment du vivant [colloque de Cerisy]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-67, 2016, (Philosophie française contemporaine. Relations), 978-2-13-059263-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.worms.2016.03.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au principe du spiritualisme ? Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le supplément d’âme ou le renouveau du spiritualisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.55-71, 2016, (De Visu), 978-2-7056-9255-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du corps et naissance du signe chez Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et pensée dans la philosophie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Éditions et Presses universitaires de Reims (Épure), pp.19-50, 2016, (Langage et pensée), 978-2-37496-016-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Tarde (1843-1904) Logic and Dynamics of the affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationality in Action: Intentions, Interpretations and Interactions,St.Petersburg: Aletheya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Distincts non séparés » Michel Henry lecteur de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Michel Henry. Enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Força e afetividade: em que o sentimento de esforço não é um sentimento como os Outros?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florinda Martins; Maristela Vendramel Ferreira; André Eduardo Aguirre Antúnez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenomenologia da Vida de Michel Henry: Interlocuções entre filosofia e psicologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Escuta, pp.81-106, 2014, 9788571373495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que Michel Henry doit à Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégori Jean; Jean Leclercq; Nicolas Monseu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie et les vivants. (Re-)lire Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2013, (Empreintes philosophiques), 978-2-87558-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse et écho : d'une voix à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Joël Duhot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archaïque, le réel et la littérature. Quelques chemins en hommage à Gilbert Romeyer Dherbey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques André, 2013, (Colloques universitaires), 978-2-7570-0264-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran-Henri Bergson : l'avenir de la volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éd. du Cerf, pp.161-189, 2012, (Les Cahiers d'histoire de la philosophie), 978-2-204-09760-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi, je...&amp;quot;, l'égologie dans la philosophie de Michel Henry et de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Porus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Проблема “Я” [Le problème du moi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpha-M, pp.110-122, 2012, 978-5-98281-330-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ravissements de Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Carrique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phénoménologie des sentiments corporels. Tome 3, Joie, jouissance, ivresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t. 3, le Cercle herméneutique éd., pp.103-121, 2010, (Phéno. Série Anthropologie phénoménologique et Daseinsanalyse), 978-2-917957-09-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Gabriel Tarde lecteur de Maine de Biran, ou &amp;quot;la difficulté formidable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maine de Biran et l'évolutionnisme en psychologie / Gabriel Tarde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'édition Sanofi-Synthélabo, pp.13-49, 2000, (Les Empêcheurs de penser en rond), 2-84324-142-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Pourquoi faut-il lire Maine de Biran ? Épisode 2/4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] Quatre penseurs oubliés du XIXème siècle 4/4 : Royer-Collard, le doctrinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran, Pierre (1766-1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury Encyclopedia of Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350999992.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie, Écritures de soi de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maine de Biran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devarieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophes de l'Antiquité au XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anne Devarieux </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">anne-devarieux</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-4890-6165</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">052564061</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de conférences avec HDRDirectrice adjointe de l'équipe Identité et subjectivité</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">anne.devarieux-lascoux@unicaen.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Née à Lyon, agrégée de philosophie (1991), docteur en philosophie (2000), habilitée à diriger des recherches (2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2000 : Thèse de doctorat sur « la question du mouvement et de la sensibilité chez Maine de Biran » sous la direction de G. Romeyer Dherbey, avec R. Barbaras, et F. Azouvi, soutenue à l'Université de Paris-IV, Panthéon-Sorbonne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2014 :  Habilitation à diriger des recherches, sous le parrainage du Professeur Renaud Barbaras, avec M.les Professeurs Jocelyn Benoist, Didier Franck, Jean Leclercq, Jean-Luc Marion et Pierre Montebello, soutenue à l'Université de Paris I, Panthéon-Sorbonne, sous le titre:  L'intériorité réciproque. L'hérésie biranienne de Michel Henry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Habilitée à diriger des recherches depuis février 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de conférences à l’Université de Caen depuis 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre de l’équipe Identité et subjectivité (directeur : G. Olivo) depuis 2006.Directrice adjointe de l'Equipe Identité et subjectivité (juin 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre élue de la section 17 du CNU de 2015à 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vice-présidente et membre du comité de visite du HCERES, représentante de la section 17 du CNU pour l’évaluation de l’équipe « Religion, culture et société », EA 7403 (ICP, Paris). Décembre 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités administratives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2024-2025: co-directrice du département de philosophie, Université de Caen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2024- : Nommée membre suppléant du CNU, section 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2022: Membre du jury de la  BEL, ENS Lyon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2021-: Responsable de la formation Master de philosophie au département</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2019: Elue au conseil d'UFR des sciences de l'homme. Université de Caen-Normandie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mai 2015 :  Élue au Conseil académique de la COMUE Normandie Université, au conseil d’UFR Humanités et Sciences Sociales, de l’Université de Caen Basse Normandie, secteur 2 (SHS), collège B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2006-2010 : Élue au conseil d’UFR des Sciences de l’homme de l’Université de Caen Basse-Normandie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2009-2011 : Responsable préparation agrégation du département de philosophie de l’Université de Caen Basse Normandie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2011-: Responsable Erasmus du département de philosophie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2010-2013 : Présidente universitaire de la commission d’élaboration des sujets de baccalauréat (avec Madame Paula La Marne, IA-IPR et Mme Souâd Ayada, inspectrice générale)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2012-2013 : Vice présidente du Capes de philosophie (Présidente de jury: Mme Souâd Ayada)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2011-2012 : Membre du jury du Capes de philosophie (Président: M. Paul Mathias)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2011-2012 : Membre du jury de l'agrégation interne de philosophie (Président de jury : P. Mathias)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2008-2011 : Membre du jury de l’agrégation interne de philosophie (Président de jury: J-Y. Chateau)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2007 : Membre du jury du capes externe de philosophie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A paraître:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1/ « Maine de Biran », in Delphine Antoine-Mahut, Pierre-François Moreau, Renzo Ragghianti et Patrice Vermeren (eds)., Dictionnaire de la philosophie française du XIXe siècle, Paris, Classiques Garnier.3/« Maine de Biran », in Bruno Bernardi et Christophe Martin (eds)., Dictionnaire Rousseau, Paris, Classiques Garnier.4/	« Maine de Biran », in Gerald Hartung (éd)., Grundriss der Geschichte der Philosophie. XIXème siècle France, Basel Berlin, Schwabe Verlag [https://schwabe.ch/produkttypen/reihen/grundriss-der-geschichte-der-philosophie/]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran. That There Is Nothing Spiritual about the “Hyperorganic” Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Emma-Adamah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journal for Continental Philosophy of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal for continental philosophy of religion, 7 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25889613-bja10080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran, la force de l’âme : 1824-2024 (4/5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran, la force de l’âme : 1824-2024 (2/5). Entretien avec Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debluë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu Philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [15 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran : métaphysique et psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les guerres d’antan, 30, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12b0z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran : &amp;quot;L'intériorité hors effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Philosophica : An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.145-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tarde et Cesare Lombroso : défense morale versus défense sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lombroso et la France. Criminologie, politique, littérature, VI, pp.97-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanis et Maine de Biran : histoire d'une déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lecture de Cabanis au XIXe siècle, 57, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.1446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différence(s) et analogie(s) : la méthode Tarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lectures de Gabriel Tarde, 54, pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veilleur, dormeur, somnambule : états du corps, états du moi biranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phénoménologie de la vigilance et de l'attention. Philosophie, sciences et techniques, 66, pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2016.1814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran philosophe et diariste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le « je » empirique des philosophes, 52, pp.113-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique versus essence de la manifestation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iris : annales de philosophie [2002-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance(s) du moi : Louis Lavelle et Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laval théologique et philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.35-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1018354ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry et la phénoménologie matérielle &amp;quot;Force et affectivité: en quoi le sentiment d'effort n'est-il pas un sentiment comme les autres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aoristo. International Journal of Phenomenology, Hermeneutics and Metaphysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry et Maine de Biran : phénoménologie de la mémoire et réminiscence personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Michel Henry : une phénoménologie radicale, 30, pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cps.2462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran. Mémoire et intériorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de style </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Séminiaire : Mémoire, [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exil des affections pures. À propos d'une formule d'Ovide et de sa reprise biranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, t.103 (1-2), pp.139-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Maine de Biran : une question d'acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.123-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international à l'occasion du bicentenaire de la mort de Maine de Biran. Entre clarté et opacité. Maine de Biran et le rythme dramatique de l'existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry : le choix de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international à l'occasion du centenaire de la naissance de Michel Henry : La pensée de Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Pradelle; François David Sebbah; Michel Beat, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies et des forces. Le « principe d’infirmité » de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude : Les vitalismes Histoire d’une équivoque ? Journée 2. Vitalisme et pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Morel, Jan 2018, Clermont Ferrand, France. pp.149-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.nouai.2024.01.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran. Habitude et répétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études pour le bicentenaire de la mort de Maine de Biran. L'habitude et les expressions de la conscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Piazza, Oct 2024, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Maine de Biran ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pulpe du sensible chez Maine de Biran. Vers une éco-phéno-physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istvan Fazakas; Jean -Arthur Micoulaud; Tudi Gozé, Jun 2024, Bergerac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilisme barbarassien ou le monisme de la corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Le désir et le monde, une nouvelle phénoménologie de la vie. Sur l'oeuvre de Renaud Barbaras.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annabelle Dufourcq, May 2014, Prague, République tchèque. pp.107-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry's own Biranian Heresy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Colloquium: Posterities of Maine de Biran's Physio-spiritualism in the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manfred Milz, Sep 2020, Regensburg, Germany. pp.356-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004683778_022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conscience, jugement, idée : Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Conscience, jugement et idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Marchal; Michaël Crevoisier, Sep 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réductions et radicalisation de réductions : Condillac, Michel Henry et Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Condillac et ses réceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Antoine Mahut; Anik Waldow, Mar 2022, Lyon, France. pp.253-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ego à Dieu. La lecture henryenne de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religiona come fenomeno: confronti. Convegno di Studi Italo-Francese in occasione delle publicazione della traduzione di 'L'essence de la manifestation' di Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppina de Simone, Nov 2018, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ENS Lyon : La philosophie française au XIXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Antoine Mahut; Sameul Lézé, Dec 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran. L'invention du corps propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio Internacional. Corpo Alabado. Atualidade de Maine de Biran [Corps ému. Actualité de Maine de Biran]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luis Umbellino, Oct 2016, Coimbra (Portugal), Portugal. pp.27-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tarde et Cesare Lombroso : Défense morale versus défense sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Cesare Lombroso et la culture française. Débats, conflits et collaborations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Tabet; Sylvano Montaldo, Dec 2017, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intériorité hors effort (Maine de Biran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornata di studi. Maine de Biran and the Afterlives of Biranism: Action, Habit, and the Unconscious</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Piazza; Alessandra Aloisi; Dipartimento di Filosofia, Comunicazione e Spettacolo dell’Università Roma Tre; University of Oxford, Nov 2021, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde en son absence : Maine de Biran alibi de Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de philosophie : Les phénoménologies à l'épreuve du monde. Enjeux éthiques, socio-économiques, politiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paula Lorelle, Oct 2018, Louvain-la-Neuve, Belgique. pp.131-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran et la critique de la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Identité et Subjectivité : La représentation (5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Olivo, Mar 2020, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanis et Maine de Biran : histoire d’une déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Lectures de Cabanis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Clauzade; Mariana Saad, Oct 2018, Caen, France. pp.41-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.1446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intériorité réciproque. L'hérésie biranienne de Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Cercle d'études phénoménologiques et ontologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Lavigne, Mar 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le journal de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'équipe Autobiographie et Correspondance de l'ITEM. CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Simonet Tenant, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biran et la représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire [Institut Catholique de Toulouse] : La notion de représentation dans le spiritualisme français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Bellantone, Feb 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry face au sommet malebranchiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études. Genèse et structure de "L'essence de la manifestation" de Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Leclercq; Christophe Perrin, Oct 2013, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui touche le moi sans être lui : la psychologie physiologique de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Physiologie et psychologie au temps d'Auguste Comte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Guillin; Laurent Clauzade, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force de la volonté : Henri Bergson ou la &amp;quot;seconde vie&amp;quot; de l'effort biranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Considérations inactuelles. Bergson et la philosophie du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shin Abiko; Hisashi Fujita; Yasuhiko Sugimura, Oct 2012, Tokyo / Kyoto, Japon. pp.21-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : (Re)lire Gabriel Tarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Lectures de Gabriel Tarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Devarieux, Apr 2016, Caen, France. pp.7-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et identité personnelle: Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la mémoire 2016 en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie lacunaire et vie approfondie : R. Barbaras et M. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Cerisy-la-Salle, Le moment du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Worms; Arnaud François, Aug 2012, Cerisy-La-Salle, France. pp.45-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.worms.2016.03.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran, fondateur du spiritualisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Le "supplément d'âme" : la question de Dieu dans le spiritualisme français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Vieillard-Baron; Camille Riquier; Andrea Bellantone, Dec 2013, Paris, France. pp.55-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.vieil.2016.01.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tarde (1843-1904). Logic and dynamics of the affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Rationality in action: intentions, interpretations and interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National research University, Oct 2015, Moscou, Russia. pp.24-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps propre au corps subjectif, l'hérésie biranienne de Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Le concept de corps propre dans la philosophie moderne et chez Maine de Biran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kim Sang Ong-Van-Cung; Emmanuel Brigandat, Mar 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran philosophe et diariste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Le « je » empirique des philosophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Laurent, Feb 2013, Caen, France. pp.113-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpuc.561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et vie. L'hérésie biranienne de Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La tradition française du corps et de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Gléonec, Mar 2015, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche du fait primitif : Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de doctorat E. Mounier : La détermination du réel dans la philosophie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Petit, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une théorie biranienne de la passivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe UR 2129 sur la passivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Olivo, Feb 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’être de l’ego : cogito, volo, possum (Descartes, Biran, et M. Henry). Lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études. Conscience, subjectivité et corps propre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Faye, Apr 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance non observationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Intention de G.E.M. Anscombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Etchegaray, Jan 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que Michel Henry doit à Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international à l'occasion de l'ouverture du Fonds Michel Henry : (Re)-Lire Michel Henry. La vie et les vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Leclercq, Dec 2010, Louvain la Neuve, Belgique. pp.43-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance (s) du moi. Maine de Biran et Louis Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'association Louis Lavelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Vieillard Baron, Dec 2010, Paris, France. pp.35-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1018354ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'effort est-il un sentiment comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florinda Martins, Apr 2012, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran, la veille du moi, le sommeil et le somnambulisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Archives-Husserl-UMR 8547. La vigilance à la croisée des approches en premières et en troisièmes personnes : entre conscience et attention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natalie Depraz, Jan 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venue en soi du soi&amp;quot; et &amp;quot;venue en soi de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : De Philosophie à phénoménologie du corps à l'Essence de la manifestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégori Jean, May 2011, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutionnisme et psychologie : Maine de Biran, Tarde et Bergson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de clôture de l'Année Bergson. L'évolution créatrice de Bergson, cent ans après (1907-2007). Épistémologie et métaphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Worms; Anne Fagot-Largeault; Arnaud François; Vincent Guillin, Nov 2007, Paris, France. pp.213-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.fagot.2008.01.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et Maine de Biran : une question d'acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Mécanisme et vitalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariana Saad, May 2001, Oxford, France. pp.123-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran dans ses lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Baertschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Jérôme Millon, pp.338, 2026, 978-2841374496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intériorité réciproque. L'hérésie biranienne de Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Millon, 359 p., 2018, (Krisis), 978-2-84137-343-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UPPR Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85 p., 2016, 978-2-37168-137-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'aperception immédiate, Mémoire de Berlin, 1807</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran (1766-1824)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie Générale Française, 4687, 288 p., 2005, Classiques de la philosophie ; Livre de poche, 2-253-08697-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran. L'individualité persévérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Jérôme Millon, 421 p., 2004, Collection Krisis, 2-84137-157-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inédit de Maine de Biran , transcrit par Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Devarieux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maine de Biran dans ses lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Millon, 2026, Krisis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies et des forces. Le « principe d’infirmité » de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Nouailles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vitalismes Histoire d'une équivoque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.149-170, 2024, (Pensée des sciences), 9791037039187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.nouai.2024.01.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran and the Legacy of Ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Modern French Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.27-42, 2024, Oxford Handbooks Online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198841869.013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry : le choix de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beat Michel; Dominique Pradelle; François-David Sebbah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immanence et incarnation. Sur la pensée de Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Manucius, 2024, (Le Marteau sans maître), 978-2-84578-814-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power(s) of Self: Louis Lavelle and Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manfred Milz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards a New Anthropology of the Embodied Mind: Maine de Biran’s Physio-Spiritualism from 1800 to the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brill, pp.222-237, 2023, (Studies in mysticism, idealism, and phenomenology, 978-90-04-51561-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004683778_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilisme barbarassien ou la monisme de la corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annabelle Dufourcq; Karel Novotný. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surpuissance et finitude. Renaud Barbaras aux limites de la phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.107-120, 2023, 978-2-7116-3134-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(An) Unforgettable Maine de Biran? The Biranian Heresy of Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manfred Milz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards a New Anthropology of the Embodied Mind: Maine de Biran’s Physio-Spiritualism from 1800 to the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brill, pp.356-369, 2023, (Studies in Mysticism, Idealism, and Phenomenology), 978-90-04-51561-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004683778_022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reductions and Radicalisation of Reductions: Condillac, Maine de Biran et Michel henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Antoine-Mahut; Anik Waldowt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condillac and His Reception. On the origin and nature of human abilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.253-271, 2023, (Routledge studies in eighteenth century philosophy), 9781032369792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003334750-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du spiritualisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran (1766-1824)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Bellantone; Jean-Louis Vieillard-Baron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du spiritualisme. De Biran à Boutroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.19-38, 2022, (Philosophies de l'esprit), 9791037013514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dall'Ego a Dio. La lettura henryana di Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppina De Simone; Roberto Formisano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La religione come fenomeno. Ricerche e studi a partire da Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XL, Orthotes Editrice, pp.147-159, 2022, (Studia Humaniora collana di studi e ricerche), 978-88-9314-262-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran et l'invention du corps propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luís António Umbelino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps ému. Essais de philosophie biranienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coimbra University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-59, 2021, 978‑989‑26‑1991‑0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde, en son absence : Maine de Biran alibi de Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Leclercq; Paula Lorelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérations phénoménologiques sur le monde. Entre théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, Presses universitaires de Louvain, pp.131-144, 2020, (Empreintes philosophiques), 978-2-39061-020-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force de la volonté : Bergson ou la &amp;quot;seconde vie&amp;quot; de l'effort biranien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Considérations inactuelles. Bergson et la philosophie française du XIXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121, Georg OLMS Verlag, pp.21-44, 2017, (Europaea memoria. Reihe I: Studien), 978-3-487-15609-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry devant le sommet malebranchiste (L’essence de la manifestation, § 26, 48, 57, 59)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Leclercq; Christophe Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèse et structure de "L'essence de la manifestation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.153-173, 2017, 978-2-7056-9333-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie lacunaire et vie approfondie : la phénoménologie du mouvement vivant selon Michel Henry et Renaud Barbaras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud François; Frédéric Worms. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le moment du vivant [colloque de Cerisy]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-67, 2016, (Philosophie française contemporaine. Relations), 978-2-13-059263-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.worms.2016.03.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au principe du spiritualisme ? Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le supplément d’âme ou le renouveau du spiritualisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.55-71, 2016, (De Visu), 978-2-7056-9255-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance du corps et naissance du signe chez Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et pensée dans la philosophie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Éditions et Presses universitaires de Reims (Épure), pp.19-50, 2016, (Langage et pensée), 978-2-37496-016-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Tarde (1843-1904) Logic and Dynamics of the affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rationality in Action: Intentions, Interpretations and Interactions,St.Petersburg: Aletheya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Distincts non séparés » Michel Henry lecteur de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Michel Henry. Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Força e afetividade: em que o sentimento de esforço não é um sentimento como os Outros?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florinda Martins; Maristela Vendramel Ferreira; André Eduardo Aguirre Antúnez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fenomenologia da Vida de Michel Henry: Interlocuções entre filosofia e psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Escuta, pp.81-106, 2014, 9788571373495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que Michel Henry doit à Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégori Jean; Jean Leclercq; Nicolas Monseu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie et les vivants. (Re-)lire Michel Henry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-58, 2013, (Empreintes philosophiques), 978-2-87558-120-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcisse et écho : d'une voix à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Joël Duhot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archaïque, le réel et la littérature. Quelques chemins en hommage à Gilbert Romeyer Dherbey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques André, 2013, (Colloques universitaires), 978-2-7570-0264-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran-Henri Bergson : l'avenir de la volonté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Riquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bergson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Éd. du Cerf, pp.161-189, 2012, (Les Cahiers d'histoire de la philosophie), 978-2-204-09760-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, je...&amp;quot;, l'égologie dans la philosophie de Michel Henry et de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Porus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проблема “Я” [Le problème du moi]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpha-M, pp.110-122, 2012, 978-5-98281-330-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ravissements de Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Carrique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phénoménologie des sentiments corporels. Tome 3, Joie, jouissance, ivresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t. 3, le Cercle herméneutique éd., pp.103-121, 2010, (Phéno. Série Anthropologie phénoménologique et Daseinsanalyse), 978-2-917957-09-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Préface] Gabriel Tarde lecteur de Maine de Biran, ou &amp;quot;la difficulté formidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maine de Biran et l'évolutionnisme en psychologie / Gabriel Tarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'édition Sanofi-Synthélabo, pp.13-49, 2000, (Les Empêcheurs de penser en rond), 2-84324-142-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Podcast] Pourquoi faut-il lire Maine de Biran ? Épisode 2/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Podcast] Quatre penseurs oubliés du XIXème siècle 4/4 : Royer-Collard, le doctrinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des anthropologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran, Pierre (1766-1824)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury Encyclopedia of Philosophers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350999992.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'autobiographie, Écritures de soi de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les philosophes de l'Antiquité au XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +7881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95DA8A18"/>
+    <w:nsid w:val="FC38E19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +8029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24CC7606"/>
+    <w:nsid w:val="0F95E4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +8177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34A99B22"/>
+    <w:nsid w:val="C8448CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +8414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-devarieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-6165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052564061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.devarieux-lascoux@unicaen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devarieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emma-Adamah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25889613-bja10080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deblu&#235;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b0z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1814" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018354ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01854590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.nouai.2024.01.0149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004683778_022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2016.03.0045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vieil.2016.01.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.fagot.2008.01.0213" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bories" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aloisi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uppreditions.fr/auteurs/anne-devarieux/]" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maine de Biran (1766-1824)" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198841869.013.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004683778_014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003334750-19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellantone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monographs.uc.pt/iuc/catalog/view/170/346/631-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-moment-du-vivant--9782130592631-page-45.htm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/2684" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492948v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350999992.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-devarieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-6165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052564061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.devarieux-lascoux@unicaen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devarieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emma-Adamah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25889613-bja10080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deblu&#235;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b0z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1814" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018354ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01854590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.nouai.2024.01.0149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979920v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004683778_022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2016.03.0045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vieil.2016.01.0055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.fagot.2008.01.0213" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519587v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bories" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aloisi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uppreditions.fr/auteurs/anne-devarieux/]" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maine de Biran (1766-1824)" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198841869.013.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004683778_014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003334750-19" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellantone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monographs.uc.pt/iuc/catalog/view/170/346/631-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-moment-du-vivant--9782130592631-page-45.htm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/2684" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492948v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350999992.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>