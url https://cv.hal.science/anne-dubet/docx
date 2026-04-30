--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -294,183 +294,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Americanizar las intendencias de Gálvez: la propuesta de Francisco Machado Fiesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Americanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.501-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aeamer.2021.2.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El debate sobre las intendencias americanas: ¿modernos contra anticuados o polémica entre reformadores? El caso del conde de Tepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios de Historia Novohispana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.81-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22201/iih.24486922e.2022.66.77435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478850v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03480771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reforma de la administración fiscal de Lerena: una visión ilustrada del gobierno de la Hacienda</w:t>
               </w:r>
@@ -606,174 +606,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EL GOBIERNO DE LAS HACIENDAS REALES HISPÁNICAS EN EL SIGLO XVIII: DINÁMICAS DE LOS REFORMISMOS BORBÓNICOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magallánica. Revista de Historia Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reformar el gobierno de las Haciendas americanas antes de Gálvez: la actividad de la Contaduría General de Indias (1751-1776)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuario del Instituto de Historia Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.e073. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24215/2314257Xe073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24215/2314257Xe073⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03256983v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03256992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Ministerio de Hacienda en peligro. Conflictos políticos acerca del gobierno de la Hacienda en 1740</w:t>
               </w:r>
@@ -978,256 +978,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El marqués de la Ensenada y la vía reservada en el gobierno de la Hacienda americana: un proyecto de equipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Historia Novohispana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ehn.2016.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENTRE EL SERVICIO AL REY Y EL TRÁFICO DE EFECTOS: LA DOBLE NEGOCIACIÓN DE JUAN BAUTISTA DE ITURRALDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Librosdelacorte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construcción de la Hacienda hispánica en el largo siglo XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Solbes Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257081v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-03257049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El control del &amp;quot;Ministro de Hacienda&amp;quot; de Indias: el Marqués de Ensenada, las cuentas y las cajas americanas (1743-1754)</w:t>
               </w:r>
@@ -1276,282 +1276,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El gobierno de la Hacienda real de Felipe V y los interesados según Alejandro de Vega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dubet</w:t>
+                <w:t xml:space="preserve">Introducción. Actores políticos y actores privados en el gobierno de la Hacienda Introduction. Political actors and private actors in finances government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Solbes Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Torres Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempos Modernos : Revista Electrónica de Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257102v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03257097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre razón y ciencia de la Hacienda: la conflictiva construcción de un modelo de buen gobierno de la Real Hacienda en España en la primera mitad del siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/etfiv.28.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El gobierno de la Hacienda real de Felipe V y los interesados según Alejandro de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempos Modernos : Revista Electrónica de Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5944/etfiv.28.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03257091v1</w:t>
+                <w:t xml:space="preserve">hal-03257102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control y negocio de la deuda real en la primera mitad del siglo XVIII: la Tesorería Mayor</w:t>
               </w:r>
@@ -1628,77 +1628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCCIÓN. Haciendas locales y haciendas estatales en las Monarquías francesa y española. La construcción territorial del poder (siglo XVIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Torres Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Solbes Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacio Tiempo y Forma. Serie IV, Historia Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3066,51 +3066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Solbes Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dubet et Ernest Sánchez Santiró. CONACYT; Instituto de Investigaciones Dr José María Luis Mora; El Colegio de Michoacán, 2022, 978-607-8793-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet et Sergio Solbes Ferri, El rey, el ministro y el tesorero. El gobierno de la Real Hacienda en el siglo XVIII español. Marcial Pons Historia. 2019. ISBN: 978-84-16662-67-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Solbes Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3338,565 +3338,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La comptabilité publique en Europe. 1500-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les financiers et la construction de l’État en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Philippe LUIS et Anne DUBET. Presses Universitaires de Rennes, 266 p., 2011, 978-2-7535-1699-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01318862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011. ISBN : 978-2-7535-1699-1. http://pur-editions.fr/detail.php?idOuv=2773</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03259905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet et José Javier Ruiz Ibáñez éd., Las monarquías española y francesa (siglos XVI-XVIII). ¿Dos modelos políticos?, Casa de Velázquez, Obra publicada con la participación de la Universidad de Murcia - Proyecto Red Columnaria, Madrid, 2010. ISBN : 978-84-96820-55-5. En accès libre sur la page de la Casa de Velázquez depuis mars 2017: http://books.openedition.org/cvz/970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean Philippe LUIS et Anne DUBET. Presses Universitaires de Rennes, 266 p., 2011, 978-2-7535-1699-1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Javier Ruiz Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Dubet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire historique de la comptabilité publique vers 1500- vers 1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kott‎</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Legay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances royales dans la monarchie espagnole (XVIe-XIXe siècles), Rennes, Presses Universitaires de Rennes, Collection Histoire, 2008. ISBN : 978-2-7535-0539-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet et Stéphanie Urdician coord., Exils, passages et transitions. Chemins d’une recherche sur les marges. Clermont-Ferrand, Presses Universitaires Blaise Pascal, Cahiers de Recherche du CRLMC, 2008. ISBN : 978-2-84516-361-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2011</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Urdician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...223 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Urdician</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03259924v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03259927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Orry et la réforme du gouvernement de l’Espagne (1701-1706), Clermont-Ferrand, Presses Universitaires Blaise Pascal, 2009. ISBN : 978-2-84516-367-6</w:t>
               </w:r>
@@ -4388,150 +4388,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las formas del control financiero de los Erarios regios</w:t>
+                <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Sánchez Santiró</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anne Dubet et ERnest Sánchez Santiró. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dubet et Ernest Sánchez Santiró. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erarios regios. El gobierno de las Reales Haciendas de la Monarquía española y la Monarquía francesa en el siglo XVIII. Una visión comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, el colegio de Michoacán; Instituto de Investigaciones Dr José María Luis Mora; CONACYT, 2022, 978-607-8793-67-9</w:t>
+              <w:t xml:space="preserve">, CONACYT; Instituto de Investigaciones Dr José María Luis Mora; El Colegio de Michoacán, 2022, 978-607-8793-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993014v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Introducción</w:t>
+                <w:t xml:space="preserve">hal-04993016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusiones generales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Sánchez Santiró</w:t>
@@ -4543,173 +4530,186 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dubet et Ernest Sánchez Santiró. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erarios regios. El gobierno de las Reales Haciendas de la Monarquía española y la Monarquía francesa en el siglo XVIII. Una visión comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CONACYT; Instituto de Investigaciones Dr José María Luis Mora; El Colegio de Michoacán, 2022, 978-607-8793-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las formas del control financiero de los Erarios regios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Sánchez Santiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Anne Dubet et Ernest Sánchez Santiró. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dubet et ERnest Sánchez Santiró. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erarios regios. El gobierno de las Reales Haciendas de la Monarquía española y la Monarquía francesa en el siglo XVIII. Una visión comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CONACYT; Instituto de Investigaciones Dr José María Luis Mora; El Colegio de Michoacán, 2022, 978-607-8793-67-9</w:t>
+              <w:t xml:space="preserve">, el colegio de Michoacán; Instituto de Investigaciones Dr José María Luis Mora; CONACYT, 2022, 978-607-8793-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Órganos y modelos de gobierno de la Hacienda regia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,195 +4840,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conflictiva herencia de Ensenada. Debates en torno a las reformas fiscales de Indias en los inicios del reinado de Carlos III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ernest Sánchez Santiró. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gobierno y administración de los Erarios regios indianos de la Monarquía católica (1690-1810)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-607-8793-31-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise et gouvernement des finances dans la monarchie espagnole au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brétéché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marion BRÉTÉCHÉ y Héloïse HERMANT (eds.), Paroles d’experts. Une histoire sociale du politique (Europe, XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03296440v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03480962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monarquía española y el fraude de los financieros en la primera mitad del siglo XVIII</w:t>
               </w:r>
@@ -5215,217 +5215,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las Haciendas de las monarquías francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Solbes Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Torres Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las Haciendas  de las monarquías hispánica y francesa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El cambio en el gobierno de la Hacienda española en la primera mitad del siglo XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francisco Andújar Castillo, Michel Bertrand, Thomas Glesener dir., Gobernar y reformar la monarquía. Los agentes políticos y administrativos en España y América, siglos XVI-XIX, Valence, Albatros, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259733v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01705963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerena y la reforma de la administración de la Hacienda española</w:t>
               </w:r>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis, « Introduction. Les rois et leurs financiers du XVIIe siècle au milieu du XIXe siècle : les chemins complexes d’une relation nécessaire » dans Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011, p. 11-29. ISBN : 978-2753516991. http://pur-editions.fr/couvertures/1322046140_doc.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Luis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anne Dubet et Jean-Philippe Luis dir., Les financiers et la construction de l’Etat en France et en Espagne (milieu du XVIIe siècle-milieu du XIXe siècle), Rennes, PUR, 2011, p. 11-29. ISBN : 978-2753516991. http://pur-editions.fr/couvertures/1322046140_doc.pdf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6535,268 +6535,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historiadores y arbitristas</w:t>
+                <w:t xml:space="preserve">Arbitristas. Acción política y propuesta económica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena García Guerra</w:t>
+                <w:t xml:space="preserve">Gaetano Sabatini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Martínez Millán et María Antonieta Visceglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monarquía de Felipe III. La corte (vol. III)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Fundación MAPFRE, chap. VIII, p. 867-870, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiadores y arbitristas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena García Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Martínez Millán et María Antonieta Visceglia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La monarquía de Felipe III. La corte (vol. III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Fundación MAPFRE, chap. VIII, p. 870-876, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reforma en acción: gobernar la hacienda militar al principio de la Guerra de Sucesión (1701-1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juan Jesús Bravo Caro et Siro Villas Tinoco éd., Tradición versus innovación en la España Moderna. IX Reunión Científica de la Fundación Española de Historia Moderna. Universidad de Málaga (Málaga, 7 a 9 junio 2006), Málaga, Universidad de Málaga, 2009, vol. 1, p. 439-456. ISBN : 978-84-931692-6-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259778v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00669802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aguilar et Anne Dubet, « Los arbitristas y la ampliación del espacio político » dans José Martínez Millán et María Antonieta Visceglia dir., La monarquía de Felipe III. La corte (vol. III), Madrid, Fundación MAPFRE, 2009, chap. VIII, p. 876-885. ISBN: 9788498440881</w:t>
               </w:r>
@@ -7823,51 +7823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05357725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.38.2025.45644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest S&#225;nchez Santir&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24901/rehs.v42i168.874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iih.24486922e.2022.66.77435" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2021.2.04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2021432305337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.29.6576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/2314257Xe073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2018401427460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/CHMO.58077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Solbes Ferri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehn.2016.09.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.28.2015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.23.1957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.27.2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Legay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Negredo del Cerro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l F&#233;lix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/978-950-34-2217-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a Guerra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sabatini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05357725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.38.2025.45644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest S&#225;nchez Santir&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24901/rehs.v42i168.874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aeamer.2021.2.04" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iih.24486922e.2022.66.77435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2021432305337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.29.6576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03256983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/2314257Xe073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/shhmo2018401427460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/CHMO.58077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehn.2016.09.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Solbes Ferri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.28.2015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.23.1957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfiv.27.2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Legay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Negredo del Cerro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03257206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l F&#233;lix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01318862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ruiz Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kott&#8206;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Urdician" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04993015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04992998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/978-950-34-2217-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03296440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Br&#233;t&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Hermant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259803v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sabatini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a Guerra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>