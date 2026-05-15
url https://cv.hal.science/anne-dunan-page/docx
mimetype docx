--- v0 (2026-03-26)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Dunan-Page </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page, Professeure d'histoire et de civilisation britanniques, Aix-Marseille Université, LERMA (UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-dunan-page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8619-9828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120499800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page est professeure d'histoire et de civilisation britanniques à Aix-Marseille Université où elle a dirigé le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Études et de Recherche sur le Monde Anglophone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 853) de 2016 à 2021. Elle dirige aujourd'hui la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'UFR ALLSH ainsi que la plateforme technologique labellisée </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2C2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Elle est membre honoraire de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Promotion Junior 2011) et a assuré la première vice-présidence de la section 11 du Conseil National des Universités entre 2019 et 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne travaille sur l'histoire religieuse des îles Britanniques à la période moderne et au XVIIIe siècle. Elle a publié sur le refuge huguenot, sur John Bunyan, sur Roger L'Estrange, sur le puritanisme et sur les mouvements baptistes et congrégationnalistes. Elle a fondé avec Michael Davies (Liverpool) et Joel Halcomb (University of East Anglia) le réseau de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissenting Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dissent.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui est à l'origine du premier inventaire des manuscrits des Églises dissidentes britanniques, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Puritan and Dissenting Records.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a récémment publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Experience puritaine. Vies et récits de dissidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Editions du cerf, 2017) et avec Michael Davies et Joel Halcomb, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Church Life in Seventeenth-Century England: Pastors, Congregations, and the Experience of Dissent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Oxford University Press (2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a fondé et dirigé la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eventeenth- and Eighteenth-Centuries Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> chez Manchester University Press, collection sous l'égide de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'Etudes Anglo-Américaines des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qu'elle a présidée de 2017 à 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a également présidé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International John Bunyan Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2013 à 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church Life: Pastors, Congregations, and the Experience of Dissent in Seventeenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. , 2019, 9780198753193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Expérience puritaine. Vies et Récits de dissidents (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782204121712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc de la recherche en études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissenting Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page, Michael Davies, Joel Halcomb. 20, 2016, Bunyan Studies, W.R. Owens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire à la lettre: religion et épistolarité dans l'espace franco-britannique (XVIIe - XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, 286p, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating the Faith : Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 215p, 2013, 978-94-007-5216-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5216-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Bunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 212p, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Huguenots dans les îles britanniques de la Renaissance aux Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Isabelle Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Marie-Christine Munoz. Honoré Champion, pp.272, 2008, La vie des Huguenots, Antony McKenna, ISBN 9782745316752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange and the Making of Restoration Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Beth Lynch. Ashgate, pp.236, 2008, 978-0-7546-5800-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Overwhelming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.355, 2006, Religion and Discourse, 978-3-03910-055-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Religious Culture of the Huguenots, 1660-1750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.240, 2006, 978-0-7546-5495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cambridge and London experiences of Joseph Hussey: conversion narratives in the eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Puritan Literary Tradition. Essays in Honour of N. H. Keeble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-92, 2024, 9780198838876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04932633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a Dissenter: The Lay Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford History of Protestant Dissenting Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume I, , pp.472-94, 2020, John Coffey (ed.), The Post-Reformation Era, 1559-1689, 9780198702238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Not Keeping One’s Place in the Church’: The Disaffected Dissenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Church Life: Pastors, Congregations, and the Experience of Dissent in Seventeenth-Century England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780198753193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de conversion aux XVIIe et XVIIIe siècles: écriture et pratique du témoignage chez les protestants dissidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner à l'âge classique et moderne: des sens au sens. Sens, voix, lois, lieux et legs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 181-201, 2019, 9782745351494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunyan and the Bedford Congregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of John Bunyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-68, 2018, 9780199581306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits collectifs et construction de l'identité dissidente dans l'Angleterre du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Brandt, Paulo Jesus et Pascal Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit de soi et narrativité dans la construction de l'identité religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-116, 2017, 9782813002655. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01717853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentinelles de Dieu': preuve et certitude morale chez les congrégationalistes et les baptistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Schandeler et Nathalie Vienne-Guerrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Usages de la preuve d'Henri Estienne à Jeremy Bentham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.201-224, 2014, Les collections de la République des Lettres, 9782705689513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et « expérience » chez les protestants anglais du XVII e siècle : un récit et sa pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisson; Elisabeth Pinto-Mathieu </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Conversion : Textes et Réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2014, 978-2-7535-3344-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et expérience chez les protestants anglais du XVIIe siècle: un récit et sa pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Conversion: Textes et Réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.99-112, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letters and records of the dissenting congregations: David Crosley, Cripplegate and Baptist Church life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page and Clotilde Prunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the Faith : Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.69-87, 2013, International Archives of the History of Ideas 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Clotilde Prunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croire à la lettre. Religion et Epistolarité dans l'espace franco-britannique (XVIIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de la Méditerranée, pp.11-21, 2012, Le Spectateur Européen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Bunyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1-9, 2010, Cambridge Companion, 9780521733083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumous Bunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Bunyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.137-149, 2010, Cambridge Companions, 9780521733083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insurrection de Thomas Venner (1661) : anglicanisme et dissidence au défi des prophéties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Line Cottegnies, Claire Gheeraert-Graffeuille, Tony Gheeraert, Anne-Marie Miller-Blaise et Gisèle Venet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix de Dieu : Littérature et prophétie en France et en Angleterre à l'Âge baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.227-239, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange and the Huguenots: Continental Protestantism and the Church of England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Beth Lynch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange and the Making of Restoration Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.109-130, 2008, 978-0-7546-5800-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Religious Culture of the Huguenots, 1660-1750</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.1-22, 2006, 978-0-7546-5495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet homme est un saint. Mais moi, que suis-je ? » : Les expressions du moi clérical en milieu puritain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04942766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue de laboratoire de l’électronique au diamant : e-Rea et vingt ans de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Emergence and Transformations of Puritanism in England, 1559-1642 : Moving Away from Oppositions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Emergence et transformations du puritanismes en Angleterre (1559-1642), dir. Anne Dunan-Page et Sandrine Parageau, XXVII (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.9717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Take a friend by the hand as the manner is”: Vulnerability and Fear during the London Plague (1665)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epidemic Notions, 75 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.751.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing early modern religious lives: the exemplary and the mundane - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Whitehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reconstructing early modern religious lives: the exemplary and the mundane, 18 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.11202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03088426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, Appropriation, Translation: George Herbert and John Bunyan. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. Owens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation, Appropriation, Translation: George Herbert and John Bunyan, 22, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puritans, Dissenters, and their Church Books: Recording and Representing Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dissenting Hands, 20, p. 14-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est arrivé, tout arrive': Gisèle Venet ou la Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.5644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Showing Dissenting Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dissenting Hands, 20, p. 7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The writings of David Crosley and Baptist identity in the eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baptist Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.260-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entraves de la chair? Le corps, les émotions et la voix dans le récit de l'expérience spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing 'things ecclesiastical' : the literary Acts of the gathered Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doe and the publication of John Bunyan's folio (1692)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes and Queries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.508-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life and Death of Mr. Badman as a ‘Compassionate Counsel to All Young Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.50-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissidentes baptistes à travers les livres d'Église du XVIIe siècle anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, s.p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acrh.1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange, les Français et la presse : traduction, transmission et propagande anglicane, 1678-81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cerri.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pourtraiture of John Bunyan' revisited: Robert White and Images of the Author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dragonnade du Poitou et l'exil des huguenots dans la littérature de controverse anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moreana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171-172, pp.86-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bunyan’s Confession of my Faith and Restoration Anabaptism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prose Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie, enthousiasme et folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.65-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le châtiment de Dorothy Mately : mise en livre des histoires de jugement à la Restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 50, pp.31-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvii.2000.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To mundify our muzzle&amp;quot;: les apprentis londoniens ou la quête du statut dans la deuxième moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvii.1998.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissidence religieuse pendant la Restauration anglaise: écritures, représentations, identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paul Valéry - Montpellier III, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01053190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fluchère (1898-1987): portrait et archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’esprit du lieu, 50e anniversaire de la Société Française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Shakespeare, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience : Comment enseigner l'histoire et l'épistémologie des études anglophones aux étudiant.es?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Atelier HÉPISTÉA; Org. Anne Page et Sophie Vallas, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious experience and places of devotion : baptism and conversion narratives in Nonconformist Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senses in Places and Spaces of Devotion, c. 1600-1800 Third and last workshop of the project Places and Spaces of Devotion c. 1600-1800 /</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A partnership between IMEMS (Durham University) and Britaix 17-18 (LERMA, AMU), org. Laurence Lux-Sterritt and Stephen Taylor, May 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places of Worship and Believers's Experience: Mapping Religious Communities in Eighteenth-Century London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicizing experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Experience, Mar 2025, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie numérique en tant que méthodologie, lieu de travail interdisciplinaire et outil d'engagement public: Mapping Multifaith London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie numérique en tant que méthodologie, lieu de travail interdisciplinaire et outil d'engagement public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iméra, Institute for Advanced Studies, Aix-Marseille Université, Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une église avec une cheminée » : Dorothy Hazzard et l'expérience du culte domestique au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural ReligiS, RELIGIons and Societies in the face of contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReligiS, université de Strasbourg, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des langues dans la recherche franco-britannique en SHS: perspectives croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Page; Sophie Vallas, Nov 2024, Oxford, Maison française d'Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presbyterians and their records : a case-study of the Scots’ Church at Founders’ Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Mapping Multifaith London, 16th Congress of the International Society for Eighteenth-Century Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Eighteenth-Century Studies (ISECS), Société internationale d'étude du dix-huitième siècle (SIEDS), Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du religieux en études anglophones? Le cas des thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel interdisciplinaire, Le retour du religieux en études anglophones, 62e congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and memorialising : the social aspects of MEMOREV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Mémoire des Révolutions anglaises dans les îles britanniques, en Europe et en Amérique du Nord (XVIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Gheeraert-Graffeuille, Stéphane Haffemayer, Stéphane Jettot, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la clandestinité à la tolérance : meeting-houses, domesticité et sociabilité au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Britaix 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baxter and the Nonconformists in 1665: Rereading Plague Heroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Richard Baxter Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tim Cooper, N.H Keeble, Alison Searle, Apr 2023, Online, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londres face à la peste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Instants Labos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Aix-Marseille Université, Jan 2022, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et transformations du puritanisme en Angleterre (1559-1642)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université Clermont-Auvergne, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The devotional turn in early-modern history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piety and liturgy – opening new interpretative paths in religious history (Round Table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecclesiastical History Society; Université de Rouen Normandie, May 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The congregation was large and the meeting house filled: Dissenters and their places in the early eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Lecture, Friends of Dr Williams’s Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friends of Dr Williams’s Library, Oct 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did YOU do in the Great Plague? The Nonconformist clergy and the 1665 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Confrerence, Society for Reformation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reformation Studies, Apr 2022, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Congregation was large & the meeting-house filled': Dissenters and their places in the early eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friends of Dr Williams's Library Annual Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives MFO XI: Alors, malgré le chien, la valise fut volée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO X: Les boutures de l'Empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Emancipating Calvin. Culture and Confessional Identity in Francophone Reformed Communities, by Karen E. Spierling, Erik A. de Boer, and R. Ward Holder (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des protestants dissidents en Grande-Bretagne (1640-1714): méthodologie et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Puritan and Dissenting Records, 1640-1714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nonconformist clergy and the London plague of 1665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04177740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie alphabétique, Emergence et transformations du puritanisme en Angleterre (1559-1642)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and Transformations of Puritanism in England (1559-1642)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2022, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.9716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Early-Modern Religious Lives: The Exemplary and the Mundane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Whitehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World of Seventeenth-Century English Dissenters: Piety, Theology, Heterodoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO VII. QUAND FLORE ETAIT VENUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO VIII. 1963-1967: L'HIBERNATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEUBAUER, WRIGHT ET TOLKIEN: L'HÉRITAGE LINGUISTIQUE DE NORHAM ROAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO IX: EN MÉMOIRE D'EDUARDO DODDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO VI: L'HOTEL DE NOAILLES À NORHAM ROAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO II. Le philosophe et le cuisinier : Jacques Derrida, Christian Picaud et une bouteille de Dubonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO V. Le Comité Oxford-Aix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a History of Lived Religion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'études et de recherche sur le monde anglophone (LERMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: Histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/6k1q-8j51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix André Topia en études modernistes anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04969950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluchère, Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison française d'Oxford (MFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/4pnz-7p47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.16901408451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Dunan-Page </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page, Professeure d'histoire et de civilisation britanniques, Aix-Marseille Université, LERMA (UR 853)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-dunan-page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8619-9828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120499800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page est professeure d'histoire et de civilisation britanniques à Aix-Marseille Université où elle a dirigé le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Études et de Recherche sur le Monde Anglophone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UR 853) de 2016 à 2021. Elle dirige aujourd'hui la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison de la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'UFR ALLSH ainsi que la plateforme technologique labellisée </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2C2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Elle est membre honoraire de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Promotion Junior 2011) et a assuré la première vice-présidence de la section 11 du Conseil National des Universités entre 2019 et 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne travaille sur l'histoire religieuse des îles Britanniques à la période moderne et au XVIIIe siècle. Elle a publié sur le refuge huguenot, sur John Bunyan, sur Roger L'Estrange, sur le puritanisme et sur les mouvements baptistes et congrégationnalistes. Elle a fondé avec Michael Davies (Liverpool) et Joel Halcomb (University of East Anglia) le réseau de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissenting Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dissent.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui est à l'origine du premier inventaire des manuscrits des Églises dissidentes britanniques, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Puritan and Dissenting Records.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a récémment publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Experience puritaine. Vies et récits de dissidents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Editions du cerf, 2017) et avec Michael Davies et Joel Halcomb, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Church Life in Seventeenth-Century England: Pastors, Congregations, and the Experience of Dissent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Oxford University Press (2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a fondé et dirigé la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eventeenth- and Eighteenth-Centuries Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> chez Manchester University Press, collection sous l'égide de la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d'Etudes Anglo-Américaines des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qu'elle a présidée de 2017 à 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a également présidé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International John Bunyan Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2013 à 2016</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Church Life: Pastors, Congregations, and the Experience of Dissent in Seventeenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. , 2019, 9780198753193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Expérience puritaine. Vies et Récits de dissidents (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782204121712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissenting Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page, Michael Davies, Joel Halcomb. 20, 2016, Bunyan Studies, W.R. Owens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01432606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc de la recherche en études anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire à la lettre: religion et épistolarité dans l'espace franco-britannique (XVIIe - XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, 286p, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating the Faith : Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 215p, 2013, 978-94-007-5216-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5216-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Bunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 212p, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange and the Making of Restoration Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Lynch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Beth Lynch. Ashgate, pp.236, 2008, 978-0-7546-5800-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Huguenots dans les îles britanniques de la Renaissance aux Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Isabelle Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Marie-Christine Munoz. Honoré Champion, pp.272, 2008, La vie des Huguenots, Antony McKenna, ISBN 9782745316752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Overwhelming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.355, 2006, Religion and Discourse, 978-3-03910-055-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Religious Culture of the Huguenots, 1660-1750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.240, 2006, 978-0-7546-5495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cambridge and London experiences of Joseph Hussey: conversion narratives in the eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Puritan Literary Tradition. Essays in Honour of N. H. Keeble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-92, 2024, 9780198838876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04932633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a Dissenter: The Lay Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford History of Protestant Dissenting Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume I, , pp.472-94, 2020, John Coffey (ed.), The Post-Reformation Era, 1559-1689, 9780198702238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Not Keeping One’s Place in the Church’: The Disaffected Dissenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Church Life: Pastors, Congregations, and the Experience of Dissent in Seventeenth-Century England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780198753193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de conversion aux XVIIe et XVIIIe siècles: écriture et pratique du témoignage chez les protestants dissidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoigner à l'âge classique et moderne: des sens au sens. Sens, voix, lois, lieux et legs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 181-201, 2019, 9782745351494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02432871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bunyan and the Bedford Congregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of John Bunyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-68, 2018, 9780199581306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits collectifs et construction de l'identité dissidente dans l'Angleterre du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Brandt, Paulo Jesus et Pascal Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit de soi et narrativité dans la construction de l'identité religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-116, 2017, 9782813002655. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01717853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sentinelles de Dieu': preuve et certitude morale chez les congrégationalistes et les baptistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Schandeler et Nathalie Vienne-Guerrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Usages de la preuve d'Henri Estienne à Jeremy Bentham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.201-224, 2014, Les collections de la République des Lettres, 9782705689513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et expérience chez les protestants anglais du XVIIe siècle: un récit et sa pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Conversion: Textes et Réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.99-112, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et « expérience » chez les protestants anglais du XVII e siècle : un récit et sa pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisson; Elisabeth Pinto-Mathieu </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Conversion : Textes et Réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2014, 978-2-7535-3344-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letters and records of the dissenting congregations: David Crosley, Cripplegate and Baptist Church life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page and Clotilde Prunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the Faith : Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.69-87, 2013, International Archives of the History of Ideas 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Clotilde Prunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croire à la lettre. Religion et Epistolarité dans l'espace franco-britannique (XVIIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de la Méditerranée, pp.11-21, 2012, Le Spectateur Européen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Bunyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1-9, 2010, Cambridge Companion, 9780521733083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumous Bunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Bunyan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.137-149, 2010, Cambridge Companions, 9780521733083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insurrection de Thomas Venner (1661) : anglicanisme et dissidence au défi des prophéties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Line Cottegnies, Claire Gheeraert-Graffeuille, Tony Gheeraert, Anne-Marie Miller-Blaise et Gisèle Venet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix de Dieu : Littérature et prophétie en France et en Angleterre à l'Âge baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.227-239, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange and the Huguenots: Continental Protestantism and the Church of England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Beth Lynch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange and the Making of Restoration Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.109-130, 2008, 978-0-7546-5800-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Religious Culture of the Huguenots, 1660-1750</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.1-22, 2006, 978-0-7546-5495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cet homme est un saint. Mais moi, que suis-je ? » : Les expressions du moi clérical en milieu puritain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio italiano per la storia della pietà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04942766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue de laboratoire de l’électronique au diamant : e-Rea et vingt ans de science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Emergence and Transformations of Puritanism in England, 1559-1642 : Moving Away from Oppositions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Emergence et transformations du puritanismes en Angleterre (1559-1642), dir. Anne Dunan-Page et Sandrine Parageau, XXVII (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.9717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Take a friend by the hand as the manner is”: Vulnerability and Fear during the London Plague (1665)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Epidemic Notions, 75 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etan.751.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing early modern religious lives: the exemplary and the mundane - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Whitehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reconstructing early modern religious lives: the exemplary and the mundane, 18 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.11202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03088426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/episteme.4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, Appropriation, Translation: George Herbert and John Bunyan. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. R. Owens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation, Appropriation, Translation: George Herbert and John Bunyan, 22, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puritans, Dissenters, and their Church Books: Recording and Representing Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dissenting Hands, 20, p. 14-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est arrivé, tout arrive': Gisèle Venet ou la Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Cottegnies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.5644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Showing Dissenting Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dissenting Hands, 20, p. 7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01402150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The writings of David Crosley and Baptist identity in the eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baptist Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.260-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entraves de la chair? Le corps, les émotions et la voix dans le récit de l'expérience spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing 'things ecclesiastical' : the literary Acts of the gathered Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doe and the publication of John Bunyan's folio (1692)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes and Queries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (4), pp.508-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life and Death of Mr. Badman as a ‘Compassionate Counsel to All Young Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.50-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dissidentes baptistes à travers les livres d'Église du XVIIe siècle anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, s.p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acrh.1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pourtraiture of John Bunyan' revisited: Robert White and Images of the Author</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bunyan Studies : A Journal of Reformation and Nonconformist Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.7-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger L'Estrange, les Français et la presse : traduction, transmission et propagande anglicane, 1678-81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cerri.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dragonnade du Poitou et l'exil des huguenots dans la littérature de controverse anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moreana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171-172, pp.86-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bunyan’s Confession of my Faith and Restoration Anabaptism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prose Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie, enthousiasme et folie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.65-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le châtiment de Dorothy Mately : mise en livre des histoires de jugement à la Restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 50, pp.31-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvii.2000.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To mundify our muzzle&amp;quot;: les apprentis londoniens ou la quête du statut dans la deuxième moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Etudes Anglo-Américaines des XVIIème et XVIIIème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xvii.1998.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissidence religieuse pendant la Restauration anglaise: écritures, représentations, identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paul Valéry - Montpellier III, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01053190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Fluchère (1898-1987): portrait et archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’esprit du lieu, 50e anniversaire de la Société Française Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Shakespeare, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience : Comment enseigner l'histoire et l'épistémologie des études anglophones aux étudiant.es?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Atelier HÉPISTÉA; Org. Anne Page et Sophie Vallas, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious experience and places of devotion : baptism and conversion narratives in Nonconformist Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senses in Places and Spaces of Devotion, c. 1600-1800 Third and last workshop of the project Places and Spaces of Devotion c. 1600-1800 /</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A partnership between IMEMS (Durham University) and Britaix 17-18 (LERMA, AMU), org. Laurence Lux-Sterritt and Stephen Taylor, May 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places of Worship and Believers's Experience: Mapping Religious Communities in Eighteenth-Century London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicizing experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Experience, Mar 2025, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie numérique en tant que méthodologie, lieu de travail interdisciplinaire et outil d'engagement public: Mapping Multifaith London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie numérique en tant que méthodologie, lieu de travail interdisciplinaire et outil d'engagement public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iméra, Institute for Advanced Studies, Aix-Marseille Université, Jan 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une église avec une cheminée » : Dorothy Hazzard et l'expérience du culte domestique au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural ReligiS, RELIGIons and Societies in the face of contemporary challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReligiS, université de Strasbourg, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05491001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des langues dans la recherche franco-britannique en SHS: perspectives croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Page; Sophie Vallas, Nov 2024, Oxford, Maison française d'Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Presbyterians and their records : a case-study of the Scots’ Church at Founders’ Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Mapping Multifaith London, 16th Congress of the International Society for Eighteenth-Century Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Eighteenth-Century Studies (ISECS), Société internationale d'étude du dix-huitième siècle (SIEDS), Jul 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du religieux en études anglophones? Le cas des thèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel interdisciplinaire, Le retour du religieux en études anglophones, 62e congrès annuel de la Société des Anglicistes de l'Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering and memorialising : the social aspects of MEMOREV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Mémoire des Révolutions anglaises dans les îles britanniques, en Europe et en Amérique du Nord (XVIIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Gheeraert-Graffeuille, Stéphane Haffemayer, Stéphane Jettot, Oct 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baxter and the Nonconformists in 1665: Rereading Plague Heroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Richard Baxter Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tim Cooper, N.H Keeble, Alison Searle, Apr 2023, Online, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la clandestinité à la tolérance : meeting-houses, domesticité et sociabilité au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Britaix 17-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04422313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londres face à la peste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Instants Labos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Aix-Marseille Université, Jan 2022, AIX EN PROVENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et transformations du puritanisme en Angleterre (1559-1642)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Université Clermont-Auvergne, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The devotional turn in early-modern history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piety and liturgy – opening new interpretative paths in religious history (Round Table)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecclesiastical History Society; Université de Rouen Normandie, May 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What did YOU do in the Great Plague? The Nonconformist clergy and the 1665 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Confrerence, Society for Reformation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reformation Studies, Apr 2022, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The congregation was large and the meeting house filled: Dissenters and their places in the early eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th Annual Lecture, Friends of Dr Williams’s Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friends of Dr Williams’s Library, Oct 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Congregation was large & the meeting-house filled': Dissenters and their places in the early eighteenth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friends of Dr Williams's Library Annual Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04162623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives MFO XI: Alors, malgré le chien, la valise fut volée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO X: Les boutures de l'Empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Emancipating Calvin. Culture and Confessional Identity in Francophone Reformed Communities, by Karen E. Spierling, Erik A. de Boer, and R. Ward Holder (Eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des protestants dissidents en Grande-Bretagne (1640-1714): méthodologie et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.53-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Puritan and Dissenting Records, 1640-1714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Halcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nonconformist clergy and the London plague of 1665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04177740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie alphabétique, Emergence et transformations du puritanisme en Angleterre (1559-1642)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03967975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and Transformations of Puritanism in England (1559-1642)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII (3), 2022, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.9716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Early-Modern Religious Lives: The Exemplary and the Mundane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Whitehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World of Seventeenth-Century English Dissenters: Piety, Theology, Heterodoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lux-Sterritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02263125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO VII. QUAND FLORE ETAIT VENUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO VIII. 1963-1967: L'HIBERNATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEUBAUER, WRIGHT ET TOLKIEN: L'HÉRITAGE LINGUISTIQUE DE NORHAM ROAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO IX: EN MÉMOIRE D'EDUARDO DODDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFO VI: L'HOTEL DE NOAILLES À NORHAM ROAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnet de recherche Anglistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO II. Le philosophe et le cuisinier : Jacques Derrida, Christian Picaud et une bouteille de Dubonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de la MFO V. Le Comité Oxford-Aix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a History of Lived Religion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'études et de recherche sur le monde anglophone (LERMA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: Histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/6k1q-8j51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05490868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix André Topia en études modernistes anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04969950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluchère, Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison française d'Oxford (MFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France: histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/4pnz-7p47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04970316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D71FB7"/>
+    <w:nsid w:val="8363691C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-dunan-page" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8619-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120499800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lerma.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maisondelarecherche.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateformeh2c2.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iuf.amue.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dissent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qmulreligionandliterature.co.uk/online-publications/dissenting-records/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/series/seventeenth-eighteenth-century-studies/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1718.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02568561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Davies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Halcomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18168/l-experience-puritaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Prunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5216-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Isabelle Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Lynch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/books/9782813002655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3577" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16749" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parageau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9717" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.751.0085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Whitehouse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.4509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Owens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1332" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2000.1476" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1998.1384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9716" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/6k1q-8j51" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/4pnz-7p47" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-dunan-page" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8619-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120499800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lerma.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maisondelarecherche.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateformeh2c2.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iuf.amue.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dissent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qmulreligionandliterature.co.uk/online-publications/dissenting-records/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/series/seventeenth-eighteenth-century-studies/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://1718.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02568561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Davies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Halcomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18168/l-experience-puritaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Prunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5216-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Lynch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Isabelle Munoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/books/9782813002655" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002655" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3577" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16749" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parageau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9717" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.751.0085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Whitehouse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.4509" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Owens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.1332" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.318" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2000.1476" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.1998.1384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01053190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490981v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961646v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9716" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195514v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/6k1q-8j51" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969950v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04969932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04970316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/4pnz-7p47" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>