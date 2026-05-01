--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -399,291 +399,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités dans le travail domestique et production des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Mognard</w:t>
+                <w:t xml:space="preserve">Marianne Modak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kremlasen Naidoo</w:t>
+                <w:t xml:space="preserve">Isabelle Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+                <w:t xml:space="preserve">Amalia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tibère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.110-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.10035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979175v1</w:t>
+                <w:t xml:space="preserve">hal-04157034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités dans le travail domestique et production des enfants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dupuy</w:t>
+                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Modak</w:t>
+                <w:t xml:space="preserve">Kremlasen Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Glorieux</w:t>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Martinez</w:t>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69, pp.110-121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.10035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157034v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eater-oriented knowledge framework for reducing salt and dietary sodium intake (scoping review)</w:t>
               </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
@@ -803,51 +803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1106,51 +1106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1197,77 +1197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Malaysian Food Barometer Open Database: An invitation to study the modernization of Malaysian food patterns and its economic and health consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1370,51 +1370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (8), pp.292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et image du corps: quelles attitudes face au regard de l’Autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail alimentaire et délégation éducative. Le cas des assistantes maternelles à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2090,436 +2090,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How french subjects describe well-being from food and eating habits? Development, and scoring definition of the well-being related to food questionnaire (Well-Bfq)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Dupuy</w:t>
+                <w:t xml:space="preserve">The Malaysian Food Barometer 2 dataset: bridging socio-anthropology and nutrition through extended 24-h recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2684⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.17-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1476.1125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638886v1</w:t>
+                <w:t xml:space="preserve">halshs-05598823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External validity of the well-being related to food questionnaire (Well-Bfq©): variations according to the subjects' nutritional status</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Urdapilleta</w:t>
+                <w:t xml:space="preserve">How french subjects describe well-being from food and eating habits? Development, and scoring definition of the well-being related to food questionnaire (Well-Bfq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (7), pp.A711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2679⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (7), pp.A712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632568v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thématisation du plaisir alimentaire et visées utilitaristes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">External validity of the well-being related to food questionnaire (Well-Bfq©): variations according to the subjects' nutritional status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. Allaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rogeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1027150ar⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (7), pp.A711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214988v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématisation du plaisir alimentaire et visées utilitaristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.253-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027150ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard(s) « sur » et « par » l’alimentation pour renverser et comprendre comment sont renversés les rapports de générations : l’exemple de la socialisation alimentaire inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (1), pp.79-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2529,120 +2663,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand témoin. De la santé par l’alimentation (au plaidoyer) pour une santé globale par l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Assises Métropolitaines de l’’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse Métropole, Mar 2025, Tournefeuille (31), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens du sel : l’éthique de situation et le travail du care dans l’appropriation des normes de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2658,73 +2792,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe congrès de l'AISLF - Sciences Savoirs et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For your health, avoid eating foods that are too fatty, too sugary, or too salty: Articulating the mundane work of healthy eating with public health strategy for dietary sodium reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2740,349 +2874,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 quadrennial joint meeting of the European Association for the Study of Science and Technology (EASST) and the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du partage des repas de cantine dans la socialisation enfantine. Approche exploratoire en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Cantinégalité, ENJEUX SOCIAUX, TERRITORIAUX, ENVIRONNEMENTAUX, NUTRITIONNELS ET EDUCATIFS DE LA RESTAURATION SCOLAIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Tichit, CENTRE MAURICE HALBWACHS, ECOLE NORMALE SUPERIEURE Paris; INRAE, CNRS, Ville de Paris, Jun 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food education and food socialization: what are we talking about ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Asia-Euro 2023, Tourism, Hospitality &amp; Gastronomy Conference : Global changes and transformative future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTHIA; Taylor's University, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du plaisir dans la transmission des habitudes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Journées Nicolas Guéritée d’endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERC, Nov 2023, Paris Campus Saint-Germain-des-prés, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food education and food socialization: what are we talking about?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel Session Food Studies, 8th Asia-Euro 2023, Tourism, Hospitality &amp; Gastronomy Conference. Global changes and transformative future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTHIA, UT2J &amp; Taylor's University, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choreographies of good salting: Towards situated ethics of care in food practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3098,280 +3232,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relever dans l’être. Une éthique du soin par le corps (é)mu // Movement and bodies: an improvisation of care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autumn of care organized with the LEGS, Université Paris 8, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Santé des enfants, contexte social, Pratiques parentales, qualité de l’Air extérieur (ESPAIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinaire International Bébé, Petite Enfance en Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BECO, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du confinement sur les parents de jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Troupel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Labex SMS, Régulations et incertitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex SMS; UT2J, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fleurs de sel : Engager les connaissances des enfants sur le sel et les produits salés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3387,73 +3521,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire international BECO « Bébé, Petite Enfance en COntextes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salty encounters: How to study ‘good’ relations with salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3469,73 +3603,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3544,460 +3678,460 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel &amp;quot;Food for care: Interrogating practices of eating in troubled worlds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
+                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Social Studies of Science, Oct 2021, Toronto - Virtual, Canada</w:t>
+              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223887v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+                <w:t xml:space="preserve">Panel &amp;quot;Food for care: Interrogating practices of eating in troubled worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Social Studies of Science, Oct 2021, Toronto - Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652599v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation à l’alimentation durant l’enfance, le rôle du goût et du plaisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Apprendre, à boire et à manger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO Alimentations du monde; Pierresvives, Archives départementales de l'Hérault, 2021, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour penser une gouvernance appliquée à la transition agri-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leprince Solène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-parent families’ experience of home schooling with young children during the first COVID-19 lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4006,175 +4140,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium School at home: the lived experience of families with young children during the first COVID-19 lockdown in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une (nécessaire) institutionnalisation de l’éthique de la recherche pour enquêter auprès des jeunes mangeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française : La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salty relations: the boundaries of dietary sodium consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4203,543 +4337,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 15èmes Journées de recherches en sciences sociales SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air extérieur et santé environnementale des jeunes enfants : représentations et pratiques parentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire "Bébé, petite enfance en contextes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes familiaux, contextes éducatifs et contextes alimentaires chez les 0-3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Bébé, Petite enfance en Contextes (BECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air : différences territoriales des représentations parentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AISLF « Penser les inégalités dans l’enfance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERLIS-Université Paris Descartes; Ministère de la culture; AISLF, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division sexuelle du travail alimentaire : qu’est-ce qui change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée DES SCIENCES SOCIALES « Que manger ? Pratiques, normes et conflits alimentaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diet of young eaters: a specific requirement requiring a reorganisation of family eating habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTHER WAYS OF EATING: Choices, Convictions, Restrictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ODELA, Jun 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4749,78 +4883,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification alimentaire du jeune enfant : étude qualitative des freins et motivations liés aux pratiques parentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,178 +4976,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 32 (4), 1 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young eater's diet : a complex situation making difficult the match with classical growth development models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS – 12th European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5023,531 +5157,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant dans son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dajon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Érès, pp.345-346, 2024, 9782749279176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2024.01.0345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes en ligne du colloque BECO « Bébé, petite Enfance en COntextes », 2e édition, 18-20-mai-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Toulouse Jean-Jaurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Érès Éditions, 2021, Enfance &amp; parentalité, 978-2-7492-7026-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Érès Éditions, 312 p., 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisirs alimentaires. Socialisation des enfants et des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes; Presses Universitaires François Rabelais. 2013, Table des hommes, 978-286906-303-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5557,669 +5691,669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour la création d’un ministère de l’Enfance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dajon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant dans son environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.7-24, 2024, 9782749279176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2024.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Sociological surveys of young eaters: methodological and epistemological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Comoretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller (coordination scientifique), Tristan Fournié (coordination scientifique), Nicolas Bricas (coordination scientifique), Muriel Figuié (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUDYING FOOD AND EATERS A cocktail of perspectives and methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.151-163, 2023, 2759236641, 9782759236640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentación y familia en Francia. Apropiación paterna, primacía materna y nuevas desigualdades en el trabajo doméstico familiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformación de la alimentación en el Sur de Europa, Coordinadora: Cecilia Díaz Méndez Coordinador: Philippe Cardon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirant lo Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-35, 2022, 9788418802720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la régulation de la faim au cours de la petite enfance. Ajustements autour du dessert et du jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Erès, pp.133-147, 2021, 9782749270265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : processus de socialisation familiale dans la petite enfance, une mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mennesson Christine; Dupuy Anne; Kelly-Irving Michèle; Zaouche-Gaudron Chantal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, érès, pp.7-31, 2021, Enfance &amp; parentalité, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : le jeune enfant au cœur des socialisations plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Zaouche-Gaudron; Anne Dupuy; Christine Mennesson; Michèle Kelly-Irving. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.7-32, 2021, Enfance et parentalité - Poche, 9782749270296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification alimentaire, recherche de naturalité et contraintes saisonnières dans la prime enfance. &amp;quot;Surtout à cette saison, on complète par un fruit cru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6239,150 +6373,150 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Adamiec; Marie-Pierre Julien; Faustine Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation au fil des saisons. La saisonnalité des pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-69, 2020, 9782869067387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding Young Children with Home-made Food: Routines, Necessary Disruptions and Production of Domestic Rituals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicoletta Diasio; Marie-Pierre Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Family Food Practices. Constraints, Adjustments, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.183-215, 2019, 9782807602359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6392,100 +6526,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail domestique : le fardeau invisible du confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15hfy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,209 +6629,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomophagy and emotions for the French eaters: a socio-anthropological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6707,401 +6841,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of families/households for the ethnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR CERTOP 5044. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des familles de jeunes enfants (de la naissance à six ans) durant le premier confinement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR COV-JEUNENFANT. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03036192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR SalEtMieux (ANR-19-CE21-0009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7110,94 +7244,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zancanaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2020, 261 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7207,105 +7341,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations alimentaires enfantines en contextes : une contribution à l’analyse de la différenciation sociale des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse - Jean Jaurès, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05019667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7452,51 +7586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687941251406051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glorieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goirand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10080292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicklaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Z7H67P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Allaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urdapilleta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2679" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027150ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leprince Sol&#232;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em-consulte.com/article/1257679/diversification-alimentaire-du-jeune-enfant%C2%A0-etude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0345" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beco.univ-tlse2.fr/accueil/colloque-beco-18-20-mai-2022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720?busqueda=philippe+cardon&amp;amp;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15hfy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687941251406051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glorieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goirand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10080292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicklaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Z7H67P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Allaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogeaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urdapilleta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027150ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leprince Sol&#232;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em-consulte.com/article/1257679/diversification-alimentaire-du-jeune-enfant%C2%A0-etude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beco.univ-tlse2.fr/accueil/colloque-beco-18-20-mai-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720?busqueda=philippe+cardon&amp;amp;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15hfy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>