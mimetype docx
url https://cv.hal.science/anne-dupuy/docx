--- v1 (2026-05-01)
+++ v2 (2026-05-30)
@@ -4203,191 +4203,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une (nécessaire) institutionnalisation de l’éthique de la recherche pour enquêter auprès des jeunes mangeurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salty relations: the boundaries of dietary sodium consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Endaltseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française : La société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Les 15èmes Journées de recherches en sciences sociales SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652548v1</w:t>
+                <w:t xml:space="preserve">hal-04223968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salty relations: the boundaries of dietary sodium consumption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une (nécessaire) institutionnalisation de l’éthique de la recherche pour enquêter auprès des jeunes mangeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 15èmes Journées de recherches en sciences sociales SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIe Congrès International des sociologues de langue française : La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223968v1</w:t>
+                <w:t xml:space="preserve">hal-04652548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l’air extérieur et santé environnementale des jeunes enfants : représentations et pratiques parentales</w:t>
               </w:r>
@@ -7586,51 +7586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687941251406051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glorieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goirand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10080292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicklaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Z7H67P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Allaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogeaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urdapilleta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027150ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leprince Sol&#232;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223968v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em-consulte.com/article/1257679/diversification-alimentaire-du-jeune-enfant%C2%A0-etude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beco.univ-tlse2.fr/accueil/colloque-beco-18-20-mai-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720?busqueda=philippe+cardon&amp;amp;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15hfy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687941251406051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glorieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.10035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1110446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goirand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci10080292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicklaus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8000" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.09.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0Z7H67P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Allaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rogeaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urdapilleta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027150ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leprince Sol&#232;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em-consulte.com/article/1257679/diversification-alimentaire-du-jeune-enfant%C2%A0-etude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dajon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beco.univ-tlse2.fr/accueil/colloque-beco-18-20-mai-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Comoretto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566129v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/la-transformacion-de-la-alimentacion-en-el-sur-de-europa-cecilia-diaz-mendez-9788418802720?busqueda=philippe+cardon&amp;amp;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15hfy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zancanaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>