--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1172,614 +1172,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary actions of dopamine D2 receptor agonist and anti-vegf therapy on tumoral vessel normalization in a transgenic mouse model</w:t>
+                <w:t xml:space="preserve">Multiple-scale neuroendocrine signals connect brain and pituitary hormone rhythms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Chauvet</w:t>
+                <w:t xml:space="preserve">Nicola Romanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Romanò</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.30628⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (9), pp.2379-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1616864114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829003v1</w:t>
+                <w:t xml:space="preserve">hal-02075157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-scale neuroendocrine signals connect brain and pituitary hormone rhythms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Complementary actions of dopamine D2 receptor agonist and anti-vegf therapy on tumoral vessel normalization in a transgenic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (9), pp.2379-2382. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (9), pp.2150 - 2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1616864114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075157v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mild pituitary phenotype in 3- and 12-month-old Aip-deficient male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Beau</w:t>
+                <w:t xml:space="preserve">Anne-Lise Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Autret</w:t>
+                <w:t xml:space="preserve">Philippe Zizzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvianne Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (1), pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-16-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142937v1</w:t>
+                <w:t xml:space="preserve">hal-03142929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild pituitary phenotype in 3- and 12-month-old Aip-deficient male mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zizzari</w:t>
+                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Hage</w:t>
+                <w:t xml:space="preserve">V. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvianne Decourtye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clovis Adam</w:t>
+                <w:t xml:space="preserve">G. Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (4), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JOE-16-0190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142929v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Lactotroph Axis Functionality in Mice: Longitudinal Monitoring of PRL Secretion by Ultrasensitive-ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Steyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El-Yandouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,90 +2003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Tyrosine Kinase Receptor Ret/Glial Cell-Derived Neurotrophic Factor (GDNF) Signaling: A New Player in Reproduction Induced Anterior Pituitary Plasticity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (2), pp.515-525. </w:t>
@@ -2490,73 +2490,85 @@
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (10), pp.1677-1692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperosmotic stimulus induces reversible angiogenesis within the hypothalamic magnocellular nuclei of the adult rat: a potential role for neuronal vascular endothelial growth factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2565,257 +2577,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2202-6-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrasynaptic localization of glycine receptors in the rat supraoptic nucleus: further evidence for their involvement in glia-to-neuron communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 133, pp.175-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperosmotic stimulus induces reversible angiogenesis within the hypothalamic magnocellular nuclei of the adult rat: a potential role for neuronal vascular endothelial growth factor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2824,241 +2836,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2202-6-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00092456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological characterization of volume-sensitive, taurine permeable anion channels in rat supraoptic glial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hurbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise C. Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.bjp.0703492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3205,51 +3217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cherepanov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heitzmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Galibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calebiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Hoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braxton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Sarpong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Dovey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-19-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Chauvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30628" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616864114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Lecoq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvianne Decourtye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Steyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abitbol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Tissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0673" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90489.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Lefevre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hussy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.01.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G95N73-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cherepanov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heitzmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Galibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calebiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Hoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braxton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Sarpong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Dovey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-19-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616864114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Chauvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30628" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Lecoq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvianne Decourtye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Steyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abitbol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Tissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0673" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90489.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GP6ZV9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Lefevre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hussy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.01.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G95N73-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>