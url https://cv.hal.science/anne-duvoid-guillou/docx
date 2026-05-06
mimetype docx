--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1172,614 +1172,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-scale neuroendocrine signals connect brain and pituitary hormone rhythms</w:t>
+                <w:t xml:space="preserve">Complementary actions of dopamine D2 receptor agonist and anti-vegf therapy on tumoral vessel normalization in a transgenic mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Norbert Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1616864114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (9), pp.2150 - 2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.30628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075157v1</w:t>
+                <w:t xml:space="preserve">hal-01829003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary actions of dopamine D2 receptor agonist and anti-vegf therapy on tumoral vessel normalization in a transgenic mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple-scale neuroendocrine signals connect brain and pituitary hormone rhythms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Romanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Chauvet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140 (9), pp.2150 - 2161. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (9), pp.2379-2382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.30628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1616864114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829003v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild pituitary phenotype in 3- and 12-month-old Aip-deficient male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Lecoq</w:t>
+                <w:t xml:space="preserve">V. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zizzari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clovis Adam</w:t>
+                <w:t xml:space="preserve">G. Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JOE-16-0190⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (4), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142929v1</w:t>
+                <w:t xml:space="preserve">hal-03142937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet autocrine de la prolactine dans la tumorigenèse de l’adénome lactotrope : un modèle d’invalidation spécifique de son récepteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lamothe</w:t>
+                <w:t xml:space="preserve">Mild pituitary phenotype in 3- and 12-month-old Aip-deficient male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Beau</w:t>
+                <w:t xml:space="preserve">Mirella Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Autret</w:t>
+                <w:t xml:space="preserve">Lyvianne Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.07.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (1), pp.59-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-16-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142937v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Lactotroph Axis Functionality in Mice: Longitudinal Monitoring of PRL Secretion by Ultrasensitive-ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Steyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Osterstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El-Yandouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Carmignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,90 +2003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Tyrosine Kinase Receptor Ret/Glial Cell-Derived Neurotrophic Factor (GDNF) Signaling: A New Player in Reproduction Induced Anterior Pituitary Plasticity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duvoid-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 152 (2), pp.515-525. </w:t>
@@ -3217,51 +3217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cherepanov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heitzmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Galibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calebiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Hoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braxton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Sarpong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Dovey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-19-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616864114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Chauvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30628" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Lecoq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvianne Decourtye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Steyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abitbol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Tissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0673" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90489.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GP6ZV9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Lefevre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hussy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.01.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G95N73-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Cherepanov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heitzmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Galibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calebiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nasteska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Peliciari-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05172-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370595v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Hoa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2019-00297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braxton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionne Sarpong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Dovey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Evans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-19-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamothe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s O Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701111RR" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02046462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Villa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamothe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Chauvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roman&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.30628" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hodson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mollard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616864114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Autret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.07.058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TJ150ZJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Lecoq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Hage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvianne Decourtye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-16-0190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Steyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abitbol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Tissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02477421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Osterstock" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El-Yandouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Carmignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Langlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-0673" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90489.2008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.12.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82GP6ZV9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Lefevre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hussy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.01.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16G95N73-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hurbin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise C. Moos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0703492" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>