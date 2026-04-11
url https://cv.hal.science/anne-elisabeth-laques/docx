--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1624,187 +1624,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape Signature as an Integrative View of Landscape Metrics: A Case Study in Brazil-French Guiana Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Gomes Pereira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Araújo Zagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5335/rjd.v34i2.11009⟩</w:t>
+              <w:t xml:space="preserve">Landscape Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3097/LO.202085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165109v1</w:t>
+                <w:t xml:space="preserve">hal-04164591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composição florística e estrutura das plantas espontâneas das pastagens de Urochloa no norte do Amapá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Do Amaral Mafrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Costa Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silva Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,174 +1832,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Ciências Agrárias - Amazonian Journal of Agricultural and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, [8 p. en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape Signature as an Integrative View of Landscape Metrics: A Case Study in Brazil-French Guiana Border</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Araújo Zagallo</w:t>
+                <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.52-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3097/LO.202085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5335/rjd.v34i2.11009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164591v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação da efetividade em unidades de conservação : um estudo de caso no estado do Maranhão, Brasil</w:t>
               </w:r>
@@ -2083,282 +2083,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
+                <w:t xml:space="preserve">Dossier thématique sur des exemples d'applications en géographie, santé et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pagin. mult. [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.22808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146118v1</w:t>
+                <w:t xml:space="preserve">hal-02406252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier thématique sur des exemples d'applications en géographie, santé et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gurgel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42, pagin. mult. [en ligne]. </w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.22808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406252v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier thématique sur des exemples d'applications en géographie, santé et environnement [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2390,1200 +2390,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic dynamics of the protected areas of Maranhão</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental control index of the protect areas of Maranhão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Yata Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzaga Masullo¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yata Anderson Gonzaga Masullo</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.16763⟩</w:t>
+              <w:t xml:space="preserve">Revista do Departamento de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/rdg.v36i0.139602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01971558v1</w:t>
+                <w:t xml:space="preserve">ird-01971420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control index of the protect areas of Maranhão</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Água e floresta na Reserva de Desenvolvimento Sustentável do Uatumã</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Carvalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Isabel Rosa Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Cristina Pedroza Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Departamento de Geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/rdg.v36i0.139602⟩</w:t>
+              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18472/SustDeb.v9n2.2018.28709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01971420v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01946680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Água e floresta na Reserva de Desenvolvimento Sustentável do Uatumã</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic dynamics of the protected areas of Maranhão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson Gonzaga Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionatan Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson Gonzaga Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18472/SustDeb.v9n2.2018.28709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.16763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01946680v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01971558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 anos de dinâmica espaço-temporal (1984-2015) da região de influência do Parque Nacional da Chapada dos Veadeiros – Goiás</w:t>
+                <w:t xml:space="preserve">Deforestation pattern dynamics in protected areas of the Brazilian Legal Amazon using remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Santos da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Ana Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruna Drumond Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.14851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836347v1</w:t>
+                <w:t xml:space="preserve">hal-01944688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation pattern dynamics in protected areas of the Brazilian Legal Amazon using remote sensing data</w:t>
+                <w:t xml:space="preserve">30 anos de dinâmica espaço-temporal (1984-2015) da região de influência do Parque Nacional da Chapada dos Veadeiros – Goiás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cabral</w:t>
+                <w:t xml:space="preserve">Mariana Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Saito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Bruna Drumond Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944688v1</w:t>
+                <w:t xml:space="preserve">hal-01836347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O PASSADO E O PRESENTE DAS UNIDADES DE CONSERVAÇÃO DO MARANHÃO, BRASIL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Dossier Géographie, santé et environnement : une approche de la complexité des questionnements actuels en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/RCG196618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844020v1</w:t>
+                <w:t xml:space="preserve">ird-02166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmica da paisagem em planícies de inundação amazônicas: o caso do Lago Grande do Curuai, Pará, Brasil.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O PASSADO E O PRESENTE DAS UNIDADES DE CONSERVAÇÃO DO MARANHÃO, BRASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Yata Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, </w:t>
+              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.13010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/RCG196618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836373v1</w:t>
+                <w:t xml:space="preserve">hal-01844020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Géographie, santé et environnement : une approche de la complexité des questionnements actuels en santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Dinâmica da paisagem em planícies de inundação amazônicas: o caso do Lago Grande do Curuai, Pará, Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, </w:t>
+              <w:t xml:space="preserve">, 2018, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02166130v1</w:t>
+                <w:t xml:space="preserve">hal-01836373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes agricoles et système d’indicateurs: évaluation de l’impact du changement climatique sur la sécurité alimentaire dans un bassin d’inondation amazonien</w:t>
+                <w:t xml:space="preserve">Efeitos da escala e configuração da paisagem sobre comunidades vegetais em uma paisagem antropizada no nordeste da Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flore Doyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Graciliano Galdino Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espacios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711079v1</w:t>
+                <w:t xml:space="preserve">hal-01836321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efeitos da escala e configuração da paisagem sobre comunidades vegetais em uma paisagem antropizada no nordeste da Amazônia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes agricoles et système d’indicateurs: évaluation de l’impact du changement climatique sur la sécurité alimentaire dans un bassin d’inondation amazonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Oliveira</w:t>
+                <w:t xml:space="preserve">Marie Flore Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.11828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836321v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Impact Assessment – An Overview with a Holistic and Transdisciplinary Perspective towards Agricultural Research</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,291 +4276,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beleza das roças : agrobiodiversidade Mebêngôkre-Kayapó em tempos de globalização</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système d’information pour le suivi opérationnel de la désertification à l’échelle locale (prototype SIELO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Fetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale de Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Garcés Ii</w:t>
+                <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1981-81222012000200004⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2012.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836730v1</w:t>
+                <w:t xml:space="preserve">hal-01836636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’information pour le suivi opérationnel de la désertification à l’échelle locale (prototype SIELO)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Loireau</w:t>
+                <w:t xml:space="preserve">A beleza das roças : agrobiodiversidade Mebêngôkre-Kayapó em tempos de globalização</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcés Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.339 - 369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sec.2012.0357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S1981-81222012000200004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836636v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de la biodiversité en Amazonie brésilienne pour appréhender l’influence de la colonisation des terres et des politiques publiques</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Cordeiro Thales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, hors-série 14 (Hors-série 14), 21 p. [en ligne]. </w:t>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (1), pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité agricole et patrimoine dans le moyen Rio Negro (Amazonie brésilienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Santilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5280,51 +5280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of maps: cartography with indigenous people in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Carte de notre Terre » Enjeux cartographiques vus par les indiens Kayapó (Amazonie Brésilienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,51 +5949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD Éditions, 23, pp.128, 2009, Latitudes, 978-2-7099-1665-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6738,51 +6738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A paisagem como ferramenta de análise de políticas públicas de conservação ambiental. O caso da fronteira Brasil-França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Amerindian Territorialities to &amp;quot;Indigenous Lands&amp;quot; in the Brazilian Amazon: The Yanomami and Kayapó Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialités amérindiennes et Terres indigènes en Amazonie brésilienne : continuité ou rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,51 +7432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El poder de los mapas: cartografía con pueblos indígenas en la Amazonia brasileña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8193,51 +8193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinâmica espaço-temporal da cobertura do solo da região de várzea do Lago Grande do Curuai, Pará</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,51 +8288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinâmicas do uso e cobertura da terra da Chapada dos Veadeiros-GO entre 1984 e 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8504,51 +8504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GEOINFORMAÇÃO PARA APOIO A GESTÃO DA SAÚDE AMBIENTAL NA CHAPADA DOS VEADEIROS, GOIÁS,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8638,51 +8638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Simpósio Nacional de Geografia da Saúde. IV Fórum Internacional de geografia da Saúde : Saúde e fronteiras : interaçoes espaciais e saberes 22/25 de setembro 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brasilia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8796,247 +8796,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GEOGRAFIA DA SAÚDE NO CRUZAMENTO DE SABERES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">L’UTILISATION DU PAYSAGE ET DE LA GEOTECNOLOGIE DANS L’AIDE À LA GESTION DE LA SANTÉ ENVIRONNEMENT: UN EXEMPLE DANS LA CHAPADA DOS VEADEIROS, GOIAS, BRÉSIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso de Geografia da Saùde dos Países de Língua Portuguesa (GeoSaúde 2014),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Environnement &amp; Géomatique Approches comparées France - Brésil/12-15 Novembre 2014, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841129v1</w:t>
+                <w:t xml:space="preserve">hal-01841141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’UTILISATION DU PAYSAGE ET DE LA GEOTECNOLOGIE DANS L’AIDE À LA GESTION DE LA SANTÉ ENVIRONNEMENT: UN EXEMPLE DANS LA CHAPADA DOS VEADEIROS, GOIAS, BRÉSIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A GEOGRAFIA DA SAÚDE NO CRUZAMENTO DE SABERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement &amp; Géomatique Approches comparées France - Brésil/12-15 Novembre 2014, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congresso de Geografia da Saùde dos Países de Língua Portuguesa (GeoSaúde 2014),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841141v1</w:t>
+                <w:t xml:space="preserve">hal-01841129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O ESTUDO DA PAISAGEM COMO FERRAMENTA DE ANÁLISE DE ÁREAS PROTEGIDAS NA FRONTEIRA ENTRE O BRASIL E A FRANÇA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9100,51 +9100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,243 +9193,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01265600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION OF BABASSU IN DEGRADED AREAS BY HUMAN ACTION IN SOUTHEAST PARÁ, BRAZIL: ITS IMPORTANCE FOR RECOVERY OF LEGAL RESERVE AREAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avaliação de políticas públicas para o desenvolvimento a partir de um estudo sobre a fragmentação da floresta na Bacia do Oiapoque (Guiana Francesa / Amapá)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Kingo</w:t>
+                <w:t xml:space="preserve">Antoine Boyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The International Society for Ecological Economics, ISEE Conference 16-19 june, 2012, Rio de Janeiro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">XVI Simpósio Brasileiro de Sensoriamento Remoto SBSR, INPE, 2013, Foz do Iguaçu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836908v1</w:t>
+                <w:t xml:space="preserve">hal-01836700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação de políticas públicas para o desenvolvimento a partir de um estudo sobre a fragmentação da floresta na Bacia do Oiapoque (Guiana Francesa / Amapá)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORMATION OF BABASSU IN DEGRADED AREAS BY HUMAN ACTION IN SOUTHEAST PARÁ, BRAZIL: ITS IMPORTANCE FOR RECOVERY OF LEGAL RESERVE AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Maria Neiva Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boyrie</w:t>
+                <w:t xml:space="preserve">Alfredo Kingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simpósio Brasileiro de Sensoriamento Remoto SBSR, INPE, 2013, Foz do Iguaçu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve"> The International Society for Ecological Economics, ISEE Conference 16-19 june, 2012, Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836700v1</w:t>
+                <w:t xml:space="preserve">hal-01836908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en tourisme d'un territoire montagnard fragilisé. Sports de nature et patrimoine au coeur du projet de développement et de la politique de communication en Vicdessos (Ariège, France)</w:t>
               </w:r>
@@ -9877,51 +9877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10210,51 +10210,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10369,518 +10369,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
+                <w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemettais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 1 p., 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445866v1</w:t>
+                <w:t xml:space="preserve">hal-05182462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 1 p., 2022</w:t>
+              <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182462v1</w:t>
+                <w:t xml:space="preserve">hal-04445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPERATIONAL APPROACH TO MULTI-SOURCE LANDSCAPE MAPPING BASED ON ESSENTIAL LANDSCAPE VARIABLES (ELVs)</w:t>
+                <w:t xml:space="preserve">An operational approach to multi-source landcpae mapping based on essential landscape variables (ELVs) [poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemettais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...128 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. IRD; CIRAD; INRAE, 1 p. multigr., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10890,51 +10769,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation typologique des paysages du PNR du Haut-Languedoc et analyse de leurs dynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10956,73 +10835,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire sur le projet de développement durable Sorriso Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11044,73 +10923,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'indicateurs de paysages/biodiversité à partir d'images satellites : application à Sorriso MT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11132,51 +11011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11186,91 +11065,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage, image et observatoire Lire et diagnostiquer les territoires amazoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon et des Pays de Vaucluse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01836145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11280,206 +11159,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Região do Alto Rio Solimões</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Noda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01838291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Região do Alto Solimões. Dinâmica do uso do solo de 1994 a 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Noda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brazil. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01838311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11626,51 +11505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04630007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lappicy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I R Cabral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes P da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sobreira Arguelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pinho B de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galdino Alves Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeiro Thal&#234;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2022.pfb.42e201902023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Saito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892922000297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Barros de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v13n3.2022.45523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Rodrigues Lustosa de Camargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/reb20218166984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I.R. Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy-Cristina Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202100281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Amaral Mafrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Costa Neto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva Leal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ara&#250;jo Zagallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson Gonzaga Masullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionatan Silva Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tamoios.2020.51272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.16763" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Masullo&#185;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Carvalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v36i0.139602" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01946680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rosa Cabral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza Da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v9n2.2018.28709" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Santos da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Drumond Silveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.14851" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG196618" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.13010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02166130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15357" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flore Doyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11828" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciliano Galdino Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Mafra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Barros De Mendonca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v6i2.11333" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laques Ae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Fetoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Essifi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#233;s Ii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-81222012000200004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0357" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Neiva Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01827420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Piketty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2002.tb00121.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1998.2568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillaumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Pereira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hiroo Saito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70952-5_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788526815490" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Camargo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Freire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Fonte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvestre Makak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marc Ropivia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841141v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kingo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836700v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyrie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279281v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Adelaide Lombardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838311v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04630007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lappicy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I R Cabral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes P da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sobreira Arguelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pinho B de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galdino Alves Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeiro Thal&#234;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2022.pfb.42e201902023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Saito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892922000297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Barros de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v13n3.2022.45523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Rodrigues Lustosa de Camargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/reb20218166984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I.R. Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy-Cristina Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202100281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ara&#250;jo Zagallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Amaral Mafrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Costa Neto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva Leal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson Gonzaga Masullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionatan Silva Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tamoios.2020.51272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Masullo&#185;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v36i0.139602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01946680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rosa Cabral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza Da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v9n2.2018.28709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.16763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Santos da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Drumond Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.14851" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02166130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15357" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG196618" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.13010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciliano Galdino Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Mafra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flore Doyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Barros De Mendonca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v6i2.11333" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laques Ae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Fetoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Essifi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#233;s Ii" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-81222012000200004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Neiva Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01827420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Piketty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2002.tb00121.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1998.2568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillaumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Pereira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hiroo Saito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70952-5_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788526815490" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Camargo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Freire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Fonte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvestre Makak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marc Ropivia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyrie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kingo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279281v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Adelaide Lombardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luque" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>