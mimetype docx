--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1624,369 +1624,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape Signature as an Integrative View of Landscape Metrics: A Case Study in Brazil-French Guiana Border</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Araújo Zagallo</w:t>
+                <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3097/LO.202085⟩</w:t>
+              <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.52-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5335/rjd.v34i2.11009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164591v1</w:t>
+                <w:t xml:space="preserve">hal-04165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composição florística e estrutura das plantas espontâneas das pastagens de Urochloa no norte do Amapá</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Silva Leal</w:t>
+                <w:t xml:space="preserve">Landscape Signature as an Integrative View of Landscape Metrics: A Case Study in Brazil-French Guiana Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Gomes Pereira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Araújo Zagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Ciências Agrárias - Amazonian Journal of Agricultural and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3097/LO.202085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347171v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+                <w:t xml:space="preserve">Composição florística e estrutura das plantas espontâneas das pastagens de Urochloa no norte do Amapá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Do Amaral Mafrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Costa Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silva Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aneta Afelt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Ciências Agrárias - Amazonian Journal of Agricultural and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, [8 p. en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165109v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação da efetividade em unidades de conservação : um estudo de caso no estado do Maranhão, Brasil</w:t>
               </w:r>
@@ -2083,282 +2083,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier thématique sur des exemples d'applications en géographie, santé et environnement</w:t>
+                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gurgel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eudes de Oliveira Bomfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Nunes Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tereza M. P. S. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina de Souza Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.22808⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406252v1</w:t>
+                <w:t xml:space="preserve">hal-03146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier thématique sur des exemples d'applications en géographie, santé et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.309-319. </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pagin. mult. [en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2019.1570785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.22808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146118v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier thématique sur des exemples d'applications en géographie, santé et environnement [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,568 +3022,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Géographie, santé et environnement : une approche de la complexité des questionnements actuels en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">O PASSADO E O PRESENTE DAS UNIDADES DE CONSERVAÇÃO DO MARANHÃO, BRASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, </w:t>
+              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/RCG196618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02166130v1</w:t>
+                <w:t xml:space="preserve">hal-01844020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O PASSADO E O PRESENTE DAS UNIDADES DE CONSERVAÇÃO DO MARANHÃO, BRASIL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Dinâmica da paisagem em planícies de inundação amazônicas: o caso do Lago Grande do Curuai, Pará, Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/RCG196618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844020v1</w:t>
+                <w:t xml:space="preserve">hal-01836373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmica da paisagem em planícies de inundação amazônicas: o caso do Lago Grande do Curuai, Pará, Brasil.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier Géographie, santé et environnement : une approche de la complexité des questionnements actuels en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35, </w:t>
+              <w:t xml:space="preserve">, 2018, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.13010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836373v1</w:t>
+                <w:t xml:space="preserve">ird-02166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efeitos da escala e configuração da paisagem sobre comunidades vegetais em uma paisagem antropizada no nordeste da Amazônia</w:t>
+                <w:t xml:space="preserve">Systèmes agricoles et système d’indicateurs: évaluation de l’impact du changement climatique sur la sécurité alimentaire dans un bassin d’inondation amazonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciliano Galdino Alves</w:t>
+                <w:t xml:space="preserve">Marie Flore Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Oliveira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.11828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836321v1</w:t>
+                <w:t xml:space="preserve">hal-01711079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes agricoles et système d’indicateurs: évaluation de l’impact du changement climatique sur la sécurité alimentaire dans un bassin d’inondation amazonien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efeitos da escala e configuração da paisagem sobre comunidades vegetais em uma paisagem antropizada no nordeste da Amazônia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciliano Galdino Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flore Doyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Mariana Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espacios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711079v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Impact Assessment – An Overview with a Holistic and Transdisciplinary Perspective towards Agricultural Research</w:t>
               </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Cordeiro Thales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, hors-série 14 (Hors-série 14), 21 p. [en ligne]. </w:t>
@@ -6738,51 +6738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A paisagem como ferramenta de análise de políticas públicas de conservação ambiental. O caso da fronteira Brasil-França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8193,51 +8193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinâmica espaço-temporal da cobertura do solo da região de várzea do Lago Grande do Curuai, Pará</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8979,51 +8979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O ESTUDO DA PAISAGEM COMO FERRAMENTA DE ANÁLISE DE ÁREAS PROTEGIDAS NA FRONTEIRA ENTRE O BRASIL E A FRANÇA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,243 +9193,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01265600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação de políticas públicas para o desenvolvimento a partir de um estudo sobre a fragmentação da floresta na Bacia do Oiapoque (Guiana Francesa / Amapá)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORMATION OF BABASSU IN DEGRADED AREAS BY HUMAN ACTION IN SOUTHEAST PARÁ, BRAZIL: ITS IMPORTANCE FOR RECOVERY OF LEGAL RESERVE AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Maria Neiva Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boyrie</w:t>
+                <w:t xml:space="preserve">Alfredo Kingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simpósio Brasileiro de Sensoriamento Remoto SBSR, INPE, 2013, Foz do Iguaçu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve"> The International Society for Ecological Economics, ISEE Conference 16-19 june, 2012, Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836700v1</w:t>
+                <w:t xml:space="preserve">hal-01836908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION OF BABASSU IN DEGRADED AREAS BY HUMAN ACTION IN SOUTHEAST PARÁ, BRAZIL: ITS IMPORTANCE FOR RECOVERY OF LEGAL RESERVE AREAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avaliação de políticas públicas para o desenvolvimento a partir de um estudo sobre a fragmentação da floresta na Bacia do Oiapoque (Guiana Francesa / Amapá)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Kingo</w:t>
+                <w:t xml:space="preserve">Antoine Boyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The International Society for Ecological Economics, ISEE Conference 16-19 june, 2012, Rio de Janeiro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">XVI Simpósio Brasileiro de Sensoriamento Remoto SBSR, INPE, 2013, Foz do Iguaçu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836908v1</w:t>
+                <w:t xml:space="preserve">hal-01836700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en tourisme d'un territoire montagnard fragilisé. Sports de nature et patrimoine au coeur du projet de développement et de la politique de communication en Vicdessos (Ariège, France)</w:t>
               </w:r>
@@ -10210,51 +10210,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10369,451 +10369,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadou Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182462v1</w:t>
+                <w:t xml:space="preserve">hal-04445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
+                <w:t xml:space="preserve">An operational approach to multi-source landscape mapping based on Essential Landscape Variables (ELVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemettais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Ecology (INTECOL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Genève, Switzerland. s.n., 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.21861.68329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445866v1</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04379248v1</w:t>
+                <w:t xml:space="preserve">hal-05182462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation typologique des paysages du PNR du Haut-Languedoc et analyse de leurs dynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10835,73 +10714,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire sur le projet de développement durable Sorriso Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10923,73 +10802,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'indicateurs de paysages/biodiversité à partir d'images satellites : application à Sorriso MT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11011,57 +10890,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Essential Variables for Landscape Characterization through Earth Observation: An Insightful Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323311v1</w:t>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11505,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04630007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lappicy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I R Cabral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes P da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sobreira Arguelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pinho B de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galdino Alves Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeiro Thal&#234;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2022.pfb.42e201902023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Saito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892922000297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Barros de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v13n3.2022.45523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Rodrigues Lustosa de Camargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/reb20218166984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I.R. Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy-Cristina Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202100281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ara&#250;jo Zagallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202085" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Amaral Mafrat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Costa Neto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva Leal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson Gonzaga Masullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionatan Silva Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tamoios.2020.51272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22808" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Masullo&#185;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v36i0.139602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01946680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rosa Cabral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza Da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v9n2.2018.28709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.16763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Santos da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Drumond Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.14851" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02166130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15357" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG196618" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.13010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciliano Galdino Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Mafra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flore Doyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Barros De Mendonca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v6i2.11333" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laques Ae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Fetoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Essifi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#233;s Ii" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-81222012000200004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Neiva Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01827420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Piketty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2002.tb00121.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1998.2568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillaumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Pereira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hiroo Saito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70952-5_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788526815490" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Camargo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Freire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Fonte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvestre Makak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marc Ropivia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyrie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kingo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279281v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Adelaide Lombardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luque" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380941v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04630007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lappicy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I R Cabral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes P da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sobreira Arguelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pinho B de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galdino Alves Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeiro Thal&#234;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2022.pfb.42e201902023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Saito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892922000297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Barros de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v13n3.2022.45523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Rodrigues Lustosa de Camargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/reb20218166984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I.R. Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy-Cristina Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202100281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ara&#250;jo Zagallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Amaral Mafrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Costa Neto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva Leal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson Gonzaga Masullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionatan Silva Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tamoios.2020.51272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Masullo&#185;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v36i0.139602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01946680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rosa Cabral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza Da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v9n2.2018.28709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.16763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Santos da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Drumond Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.14851" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG196618" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.13010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02166130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15357" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flore Doyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11828" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciliano Galdino Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Mafra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Barros De Mendonca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v6i2.11333" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laques Ae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Fetoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Essifi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#233;s Ii" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-81222012000200004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Neiva Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01827420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Piketty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2002.tb00121.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1998.2568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillaumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Pereira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hiroo Saito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70952-5_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788526815490" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Camargo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Freire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Fonte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvestre Makak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marc Ropivia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kingo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836700v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyrie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279281v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Adelaide Lombardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590520v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>