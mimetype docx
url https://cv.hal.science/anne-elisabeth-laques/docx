--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -923,1187 +923,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métricas da paisagem e quantidade de habitat florestal em um mosaico agrícola, sudeste do Pará</w:t>
+                <w:t xml:space="preserve">General lines to build a model of innovation impact assessment processes addressed to agricultural research organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomes Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Galdino Alves Santos</w:t>
+                <w:t xml:space="preserve">Sávio Barros de Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Florestal Brasileira</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4336/2022.pfb.42e201902023⟩</w:t>
+              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18472/SustDeb.v13n3.2022.45523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163454v1</w:t>
+                <w:t xml:space="preserve">ird-04431556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effect of landowner type on deforestation in the Brazilian Legal Amazon using remote sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métricas da paisagem e quantidade de habitat florestal em um mosaico agrícola, sudeste do Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomes Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galdino Alves Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordeiro Thalês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I.R. Cabra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0376892922000297⟩</w:t>
+              <w:t xml:space="preserve">Pesquisa Florestal Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, en ligne [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4336/2022.pfb.42e201902023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163583v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General lines to build a model of innovation impact assessment processes addressed to agricultural research organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the effect of landowner type on deforestation in the Brazilian Legal Amazon using remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.R. Cabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sávio Barros de Mendonça</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">C.H. Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), pp.225-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18472/SustDeb.v13n3.2022.45523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0376892922000297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04431556v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Economic Effectivenessof Payment for Environmental Servicesin a Protected Area in the Stateof Amazonas (Brazil)</w:t>
+                <w:t xml:space="preserve">Local public authorities’ and French mainland landscape advisers’ perception of landscape in Mayotte Island: The issues of quality of life in a developing region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
+                <w:t xml:space="preserve">Angélique Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaísa Rodrigues Lustosa de Camargo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudios Brasileños</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14201/reb20218166984⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.105402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165143v1</w:t>
+                <w:t xml:space="preserve">hal-03897256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public authorities’ and French mainland landscape advisers’ perception of landscape in Mayotte Island: The issues of quality of life in a developing region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land use dynamics under the Bolsa Floresta Program: a case study of the Uatumã Sustainable Development Reserve (Amazonas, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana I.R. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Begue</w:t>
+                <w:t xml:space="preserve">Suzy-Cristina Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henrique Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.105402. </w:t>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (4), pp.370-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1809-4392202100281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897256v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use dynamics under the Bolsa Floresta Program: a case study of the Uatumã Sustainable Development Reserve (Amazonas, Brazil)</w:t>
+                <w:t xml:space="preserve">Potential Economic Effectivenessof Payment for Environmental Servicesin a Protected Area in the Stateof Amazonas (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romero Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana I.R. Cabral</w:t>
+                <w:t xml:space="preserve">Thaísa Rodrigues Lustosa de Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy-Cristina Silva</w:t>
+                <w:t xml:space="preserve">Suzy Cristina Pedroza da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romero Gomes Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Pereira</w:t>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Amazonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (4), pp.370-381. </w:t>
+              <w:t xml:space="preserve">Revista de Estudios Brasileños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (16), pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1809-4392202100281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14201/reb20218166984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165156v1</w:t>
+                <w:t xml:space="preserve">hal-04165143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+                <w:t xml:space="preserve">Avaliação da efetividade em unidades de conservação : um estudo de caso no estado do Maranhão, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson Gonzaga Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aneta Afelt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionatan Silva Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5335/rjd.v34i2.11009⟩</w:t>
+              <w:t xml:space="preserve">Revista Tamoios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/tamoios.2020.51272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165109v1</w:t>
+                <w:t xml:space="preserve">hal-04164600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape Signature as an Integrative View of Landscape Metrics: A Case Study in Brazil-French Guiana Border</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Araújo Zagallo</w:t>
+                <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Online</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.52-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5335/rjd.v34i2.11009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3097/LO.202085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164591v1</w:t>
+                <w:t xml:space="preserve">hal-04165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composição florística e estrutura das plantas espontâneas das pastagens de Urochloa no norte do Amapá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Do Amaral Mafrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Costa Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silva Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Ciências Agrárias - Amazonian Journal of Agricultural and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, [8 p. en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação da efetividade em unidades de conservação : um estudo de caso no estado do Maranhão, Brasil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape Signature as an Integrative View of Landscape Metrics: A Case Study in Brazil-French Guiana Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Romero Gomes Pereira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Araújo Zagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dionatan Silva Carvalho</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Tamoios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+              <w:t xml:space="preserve">Landscape Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/tamoios.2020.51272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3097/LO.202085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164600v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic state index validation based on the phytoplankton functional group approach in Amazon floodplain lakes</w:t>
               </w:r>
@@ -2390,958 +2390,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control index of the protect areas of Maranhão</w:t>
+                <w:t xml:space="preserve">Dossier Géographie, santé et environnement : une approche de la complexité des questionnements actuels en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yata Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Departamento de Geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/rdg.v36i0.139602⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01971420v1</w:t>
+                <w:t xml:space="preserve">ird-02166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Água e floresta na Reserva de Desenvolvimento Sustentável do Uatumã</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O PASSADO E O PRESENTE DAS UNIDADES DE CONSERVAÇÃO DO MARANHÃO, BRASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18472/SustDeb.v9n2.2018.28709⟩</w:t>
+              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCG196618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01946680v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic dynamics of the protected areas of Maranhão</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Dinâmica da paisagem em planícies de inundação amazônicas: o caso do Lago Grande do Curuai, Pará, Brasil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.16763⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01971558v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation pattern dynamics in protected areas of the Brazilian Legal Amazon using remote sensing data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
+                <w:t xml:space="preserve">Socioeconomic dynamics of the protected areas of Maranhão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson Gonzaga Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionatan Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson Gonzaga Masullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.16763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944688v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01971558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 anos de dinâmica espaço-temporal (1984-2015) da região de influência do Parque Nacional da Chapada dos Veadeiros – Goiás</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Environmental control index of the protect areas of Maranhão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yata Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzaga Masullo¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+              <w:t xml:space="preserve">Revista do Departamento de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.14851⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/rdg.v36i0.139602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836347v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01971420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O PASSADO E O PRESENTE DAS UNIDADES DE CONSERVAÇÃO DO MARANHÃO, BRASIL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Água e floresta na Reserva de Desenvolvimento Sustentável do Uatumã</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Rosa Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Cristina Pedroza Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCG196618⟩</w:t>
+              <w:t xml:space="preserve">Sustentabilidade em debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18472/SustDeb.v9n2.2018.28709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844020v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01946680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmica da paisagem em planícies de inundação amazônicas: o caso do Lago Grande do Curuai, Pará, Brasil.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">30 anos de dinâmica espaço-temporal (1984-2015) da região de influência do Parque Nacional da Chapada dos Veadeiros – Goiás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Drumond Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.13010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836373v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Géographie, santé et environnement : une approche de la complexité des questionnements actuels en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+                <w:t xml:space="preserve">Deforestation pattern dynamics in protected areas of the Brazilian Legal Amazon using remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02166130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agricoles et système d’indicateurs: évaluation de l’impact du changement climatique sur la sécurité alimentaire dans un bassin d’inondation amazonien</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flore Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Mafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3788,325 +3788,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01630573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Spatialized Indicators of Desertification Risks with Observed Land Use/Land Cover Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christovam Barcellos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Laques Ae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Reis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mondher Fetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Essifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaço &amp; Geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Earth Science &amp; Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 06 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7617.1000252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841438v1</w:t>
+                <w:t xml:space="preserve">hal-04383570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Spatialized Indicators of Desertification Risks with Observed Land Use/Land Cover Change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B Essifi</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Chouikhi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science &amp; Climatic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaço &amp; Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383570v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « site sentinelle » à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,51 +4187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bachimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,334 +4276,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’information pour le suivi opérationnel de la désertification à l’échelle locale (prototype SIELO)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A beleza das roças : agrobiodiversidade Mebêngôkre-Kayapó em tempos de globalização</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farah Chouikhi</w:t>
+                <w:t xml:space="preserve">Pascale de Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcés Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2012.0357⟩</w:t>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.339 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1981-81222012000200004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836636v1</w:t>
+                <w:t xml:space="preserve">hal-01836730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beleza das roças : agrobiodiversidade Mebêngôkre-Kayapó em tempos de globalização</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Garcés Ii</w:t>
+                <w:t xml:space="preserve">Un système d’information pour le suivi opérationnel de la désertification à l’échelle locale (prototype SIELO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Fetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi M. Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.339 - 369. </w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1981-81222012000200004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sec.2012.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836730v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de la biodiversité en Amazonie brésilienne pour appréhender l’influence de la colonisation des terres et des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,256 +4674,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexidade das paisagenes do projeto de assentamento benefica, sudeste paraense, estado do Para</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobiliser le paysage pour observer les territoires : quelles méthodes pour quelle participation des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dérioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Maria Neiva Sampaio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Izildinha de Souza</w:t>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837202v1</w:t>
+                <w:t xml:space="preserve">halshs-00914494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser le paysage pour observer les territoires : quelles méthodes pour quelle participation des acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dérioz</w:t>
+                <w:t xml:space="preserve">Complexidade das paisagenes do projeto de assentamento benefica, sudeste paraense, estado do Para</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Maria Neiva Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+                <w:t xml:space="preserve">Izildinha de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.589 - 604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00914494v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation agricole et déforestation en Amazonie brésilienne: le front pionnier du Mato Grosso</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (1), pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité agricole et patrimoine dans le moyen Rio Negro (Amazonie brésilienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Santilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5280,51 +5280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of maps: cartography with indigenous people in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Carte de notre Terre » Enjeux cartographiques vus par les indiens Kayapó (Amazonie Brésilienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5691,51 +5691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois scénarios d'évolution prospectifs pour le front pionnier de la réserve forestière de Ticoporo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 3, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5949,51 +5949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD Éditions, 23, pp.128, 2009, Latitudes, 978-2-7099-1665-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6043,77 +6043,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integração e aplicação de análises da paisagem em áreas protegidas na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6132,239 +6132,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04431599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protected areas interventions and SDGs : the case of Bolsa Floresta programme in the Brazilian Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possíveis articulações entre paisagem e gestão de águas: lições a partir da Europa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable development goals for society Vol. 2 : food security, energy, climate action and biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70952-5_17⟩</w:t>
+              <w:t xml:space="preserve">Novos rumos do direito ambiental: um olhar para a geodiversidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da Unicamp, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7476/9788526815490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163181v1</w:t>
+                <w:t xml:space="preserve">ird-04431590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possíveis articulações entre paisagem e gestão de águas: lições a partir da Europa.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protected areas interventions and SDGs : the case of Bolsa Floresta programme in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.R. Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hiroo Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nhamo, G. (ed.); Chikodzi, D. (ed.); Dube, K. (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novos rumos do direito ambiental: um olhar para a geodiversidade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editora da Unicamp, 2021, </w:t>
+              <w:t xml:space="preserve">Sustainable development goals for society Vol. 2 : food security, energy, climate action and biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.255-269, 2021, Sustainable Development Goals Series, 978-3-030-70951-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7476/9788526815490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70952-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04431590v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming in a stream of information</w:t>
               </w:r>
@@ -6376,51 +6376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,51 +6501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestão Ambiental, uma diversificadaferramenta na consolidaçao de paradigma ecológico inovador </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7096,51 +7096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Amerindian Territorialities to &amp;quot;Indigenous Lands&amp;quot; in the Brazilian Amazon: The Yanomami and Kayapó Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,51 +7333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialités amérindiennes et Terres indigènes en Amazonie brésilienne : continuité ou rupture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,51 +7432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El poder de los mapas: cartografía con pueblos indígenas en la Amazonia brasileña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7839,64 +7839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards experts et regards profanes : confrontation des représentations paysagères à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSERVAÇÃO DA BIODIVERSIDADE E O PROGRAMA BOLSA FLORESTA NA RDS DO UATUMÃ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique dos Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaísa Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8062,981 +8062,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de paysages en imagerie satellitaire et enrichissement sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Relações entre a dinâmica do uso solo e da dengue em Brasília-DF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Mota de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIIISBSR: Simpósio Brasilieiro da Sensoriamento Remoto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464947v1</w:t>
+                <w:t xml:space="preserve">hal-01841448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmica espaço-temporal da cobertura do solo da região de várzea do Lago Grande do Curuai, Pará</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
+                <w:t xml:space="preserve">Extraction automatique de paysages en imagerie satellitaire et enrichissement sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII SBSR: Simpósio Brasilieiro da Sensoriamento Remoto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841453v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmicas do uso e cobertura da terra da Chapada dos Veadeiros-GO entre 1984 e 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Dinâmica espaço-temporal da cobertura do solo da região de várzea do Lago Grande do Curuai, Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII SBSR: Simpósio Brasilieiro da Sensoriamento Remoto</w:t>
+              <w:t xml:space="preserve">XVII SBSR: Simpósio Brasilieiro da Sensoriamento Remoto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841457v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relações entre a dinâmica do uso solo e da dengue em Brasília-DF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Dinâmicas do uso e cobertura da terra da Chapada dos Veadeiros-GO entre 1984 e 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIISBSR: Simpósio Brasilieiro da Sensoriamento Remoto</w:t>
+              <w:t xml:space="preserve">XVIII SBSR: Simpósio Brasilieiro da Sensoriamento Remoto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841448v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GEOINFORMAÇÃO PARA APOIO A GESTÃO DA SAÚDE AMBIENTAL NA CHAPADA DOS VEADEIROS, GOIÁS,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DÉCOUPAGE TERRITORIAL ET AMÉNAGEMENT FORESTIER DES GRANDES CONCESSIONS : COMMENT RECONSIDÉRER LES USAGES DES UNITÉS DE GESTION POUR RÉDUIRE LES RISQUES DE CONFLITS ET DE PRESSION SUR LES FORÊTS AU GABON ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Freire</w:t>
+                <w:t xml:space="preserve">Jean Sylvestre Makak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marc Ropivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV ENCUENTRO DE GEÓGRAFOS DE AMÉRICA LATINA. “Por una América Latina unida y sostenible”6 al 10 de abril de 2015, Cuba</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Technologies géo-spatiales, évaluation de la dynamique et de la capacité de séquestration du carbone des forêts marginales du bassin du Congo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, N’Gaoundéré, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841429v1</w:t>
+                <w:t xml:space="preserve">hal-01838029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma breve análise sobre a saúde na chapada dos Veadeiros : o caso das comunidades tradicionais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">A GEOINFORMAÇÃO PARA APOIO A GESTÃO DA SAÚDE AMBIENTAL NA CHAPADA DOS VEADEIROS, GOIÁS,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Simpósio Nacional de Geografia da Saúde. IV Fórum Internacional de geografia da Saúde : Saúde e fronteiras : interaçoes espaciais e saberes 22/25 de setembro 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brasilia, Portugal</w:t>
+              <w:t xml:space="preserve">XV ENCUENTRO DE GEÓGRAFOS DE AMÉRICA LATINA. “Por una América Latina unida y sostenible”6 al 10 de abril de 2015, Cuba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841417v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DÉCOUPAGE TERRITORIAL ET AMÉNAGEMENT FORESTIER DES GRANDES CONCESSIONS : COMMENT RECONSIDÉRER LES USAGES DES UNITÉS DE GESTION POUR RÉDUIRE LES RISQUES DE CONFLITS ET DE PRESSION SUR LES FORÊTS AU GABON ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sylvestre Makak</w:t>
+                <w:t xml:space="preserve">Uma breve análise sobre a saúde na chapada dos Veadeiros : o caso das comunidades tradicionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefany Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Marc Ropivia</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies géo-spatiales, évaluation de la dynamique et de la capacité de séquestration du carbone des forêts marginales du bassin du Congo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, N’Gaoundéré, Cameroun</w:t>
+              <w:t xml:space="preserve">VII Simpósio Nacional de Geografia da Saúde. IV Fórum Internacional de geografia da Saúde : Saúde e fronteiras : interaçoes espaciais e saberes 22/25 de setembro 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brasilia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838029v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’UTILISATION DU PAYSAGE ET DE LA GEOTECNOLOGIE DANS L’AIDE À LA GESTION DE LA SANTÉ ENVIRONNEMENT: UN EXEMPLE DANS LA CHAPADA DOS VEADEIROS, GOIAS, BRÉSIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A GEOGRAFIA DA SAÚDE NO CRUZAMENTO DE SABERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement &amp; Géomatique Approches comparées France - Brésil/12-15 Novembre 2014, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congresso de Geografia da Saùde dos Países de Língua Portuguesa (GeoSaúde 2014),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841141v1</w:t>
+                <w:t xml:space="preserve">hal-01841129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GEOGRAFIA DA SAÚDE NO CRUZAMENTO DE SABERES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">L’UTILISATION DU PAYSAGE ET DE LA GEOTECNOLOGIE DANS L’AIDE À LA GESTION DE LA SANTÉ ENVIRONNEMENT: UN EXEMPLE DANS LA CHAPADA DOS VEADEIROS, GOIAS, BRÉSIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso de Geografia da Saùde dos Países de Língua Portuguesa (GeoSaúde 2014),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Environnement &amp; Géomatique Approches comparées France - Brésil/12-15 Novembre 2014, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841129v1</w:t>
+                <w:t xml:space="preserve">hal-01841141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O ESTUDO DA PAISAGEM COMO FERRAMENTA DE ANÁLISE DE ÁREAS PROTEGIDAS NA FRONTEIRA ENTRE O BRASIL E A FRANÇA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garcia Magalhães Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9087,64 +9087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Site Sentinelle&amp;quot; à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,243 +9193,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01265600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMATION OF BABASSU IN DEGRADED AREAS BY HUMAN ACTION IN SOUTHEAST PARÁ, BRAZIL: ITS IMPORTANCE FOR RECOVERY OF LEGAL RESERVE AREAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avaliação de políticas públicas para o desenvolvimento a partir de um estudo sobre a fragmentação da floresta na Bacia do Oiapoque (Guiana Francesa / Amapá)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Kingo</w:t>
+                <w:t xml:space="preserve">Antoine Boyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The International Society for Ecological Economics, ISEE Conference 16-19 june, 2012, Rio de Janeiro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">XVI Simpósio Brasileiro de Sensoriamento Remoto SBSR, INPE, 2013, Foz do Iguaçu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836908v1</w:t>
+                <w:t xml:space="preserve">hal-01836700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação de políticas públicas para o desenvolvimento a partir de um estudo sobre a fragmentação da floresta na Bacia do Oiapoque (Guiana Francesa / Amapá)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FORMATION OF BABASSU IN DEGRADED AREAS BY HUMAN ACTION IN SOUTHEAST PARÁ, BRAZIL: ITS IMPORTANCE FOR RECOVERY OF LEGAL RESERVE AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Maria Neiva Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boyrie</w:t>
+                <w:t xml:space="preserve">Alfredo Kingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simpósio Brasileiro de Sensoriamento Remoto SBSR, INPE, 2013, Foz do Iguaçu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve"> The International Society for Ecological Economics, ISEE Conference 16-19 june, 2012, Rio de Janeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836700v1</w:t>
+                <w:t xml:space="preserve">hal-01836908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en tourisme d'un territoire montagnard fragilisé. Sports de nature et patrimoine au coeur du projet de développement et de la politique de communication en Vicdessos (Ariège, France)</w:t>
               </w:r>
@@ -9441,51 +9441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bachimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9536,51 +9536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un paysage outil de diagnostic au paysage outil de valorisation : le nécessaire dialogue autour du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,51 +9618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des observatoires environnementaux plus souples et plus légers au service du développement des zones difficiles à l'heure de la mondialisation et du changement climatique : propositions méthodologiques et place du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9877,64 +9877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Simpósio Brasileiro de Sensoriamento Remoto (SBSR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9959,51 +9959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glissements progressifs du regard sur des paysages mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10688,51 +10688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04630007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lappicy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I R Cabral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes P da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sobreira Arguelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pinho B de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galdino Alves Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeiro Thal&#234;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2022.pfb.42e201902023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Saito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892922000297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Barros de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v13n3.2022.45523" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Rodrigues Lustosa de Camargo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/reb20218166984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I.R. Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy-Cristina Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202100281" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ara&#250;jo Zagallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202085" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Amaral Mafrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Costa Neto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva Leal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson Gonzaga Masullo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionatan Silva Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tamoios.2020.51272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Masullo&#185;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Carvalho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v36i0.139602" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01946680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rosa Cabral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza Da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v9n2.2018.28709" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.16763" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Santos da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Drumond Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.14851" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG196618" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.13010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02166130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15357" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flore Doyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11828" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciliano Galdino Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Mafra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Barros De Mendonca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v6i2.11333" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laques Ae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Fetoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Essifi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000252" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#233;s Ii" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-81222012000200004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Neiva Sampaio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8682" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01827420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Piketty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2002.tb00121.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1998.2568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillaumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Pereira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hiroo Saito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70952-5_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788526815490" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Camargo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841457v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Freire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Fonte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvestre Makak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marc Ropivia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kingo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836700v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyrie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279281v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Adelaide Lombardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590520v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04630007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Lappicy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I R Cabral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes P da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sobreira Arguelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Pinho B de Andrade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Barros de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v13n3.2022.45523" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galdino Alves Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordeiro Thal&#234;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2022.pfb.42e201902023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Saito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892922000297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I.R. Cabral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy-Cristina Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202100281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique dos Santos Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Rodrigues Lustosa de Camargo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/reb20218166984" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson Gonzaga Masullo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionatan Silva Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/tamoios.2020.51272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Amaral Mafrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Costa Neto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva Leal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ara&#250;jo Zagallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3097/LO.202085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes de Oliveira Bomfim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Nunes Kraus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza M. P. S. Lobo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina de Souza Nogueira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia Magalh&#227;es Peres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2019.1570785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02166130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15357" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yata Anderson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG196618" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.13010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.16763" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01971420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Masullo&#185;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v36i0.139602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01946680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Rosa Cabral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Cristina Pedroza Da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/SustDeb.v9n2.2018.28709" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Santos da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Drumond Silveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.14851" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cabral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saito" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flore Doyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11828" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836321v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciliano Galdino Alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Mafra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savio Barros De Mendonca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v6i2.11333" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01630573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Mour&#227;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Monteiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land5020018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laques Ae" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Fetoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Essifi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7617.1000252" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Reis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachimon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia L&#243;pez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#233;s Ii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1981-81222012000200004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0357" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8682" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Maria Neiva Sampaio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Santilli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia van Velthem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01827420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Benoit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Piketty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturieri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2002.tb00121.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ingeo.1998.2568" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Burac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Confiant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guillaumet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04431590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788526815490" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.R. Cabral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Pereira da Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hiroo Saito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70952-5_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838358v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ivanilce Castro Da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Luiz Urizzi Martins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837217v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venturi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bidon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;sa Camargo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841448v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota de Sousa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841457v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sylvestre Makak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marc Ropivia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Freire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Fonte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841141v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boyrie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Kingo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790205v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279281v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836590v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Venturieri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Adelaide Lombardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837228v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.21861.68329" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380941v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590520v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01836145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01838311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>