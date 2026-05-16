--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -502,329 +502,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erectus on the move in SE Asia: converging evidences for an early migration to Java 1.8 Myr ago</w:t>
+                <w:t xml:space="preserve">Author Correction: Continuous presence of proto-cereals in Anatolia since 2.3 Ma, and their possible co-evolution with large herbivores and hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Valerie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salles</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zérathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Hülya Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Study Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06538-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924453v1</w:t>
+                <w:t xml:space="preserve">insu-03659882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Continuous presence of proto-cereals in Anatolia since 2.3 Ma, and their possible co-evolution with large herbivores and hominins</w:t>
+                <w:t xml:space="preserve">Erectus on the move in SE Asia: converging evidences for an early migration to Java 1.8 Myr ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Andrieu</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hülya Alçiçek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Swann Zérathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature-Study Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03659882v1</w:t>
+                <w:t xml:space="preserve">hal-03924453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javanese Homo erectus on the move in SE Asia circa 1.8 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,77 +914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous presence of proto-cereals in Anatolia since 2.3 Ma, and their possible co-evolution with large herbivores and hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hülya Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Jagercikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mocochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphy, depositional patterns and climatic imprints in Lake Acigöl (SW Anatolia) during the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 456, pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1-2), pp.143-151. </w:t>
@@ -1660,347 +1660,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoliths indicate significant arboreal cover at Sahelanthropus type locality TM266 in northern Chad and a decrease in later sites</w:t>
+                <w:t xml:space="preserve">Cosmic-ray exposure dating of a ~5 ka open cast copper mine in the Aegean: modeling volume modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Novello</w:t>
+                <w:t xml:space="preserve">Constantin D Athanassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.43 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531912v1</w:t>
+                <w:t xml:space="preserve">hal-01515497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray exposure dating of a ~5 ka open cast copper mine in the Aegean: modeling volume modulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoliths indicate significant arboreal cover at Sahelanthropus type locality TM266 in northern Chad and a decrease in later sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin D Athanassas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (1), pp.43 - 51. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515497v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Corrigendum to “Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin: Insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa” (Palaeogeography, Palaeoclimatology, Palaeoecology (2015) 430 (85–103) (S003101821500214X) (10.1016/j.palaeo.2015.04.013))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2064,51 +2064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Chad sedimentation and environments during the late Miocene and Pliocene: New evidence from mineralogy and chemistry of the Bol core sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,51 +2185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des processus superficiels et datation par les radionucléides cosmogéniques 10Be, 26Al et 36Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2276,103 +2276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom, phytolith, and pollen records from a 10Be/9Be dated lacustrine succession in the Chad basin : insight on the Miocene–Pliocene paleoenvironmental changes in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderamane Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 430, pp.85-103. </w:t>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of the Kocabaş travertines with the 26Al/10Be cosmogenic nuclide method [Datation des travertins de Kocabaş par la méthode des nucléides cosmogéniques 26Al/10Be]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the Homo erectus bearing travertine from Kocabaş (Denizli, Turkey) at at least 1.1 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2913,341 +2913,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duringer</w:t>
+                <w:t xml:space="preserve">N Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 297, pp.57-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 297, pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00549775v1</w:t>
+                <w:t xml:space="preserve">hal-01234900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebatard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ph. Duringer</w:t>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 297, pp.57-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 297, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234900v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chad Basin: Paleoenvironments of the Sahara since the Late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,51 +3482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic nuclide dating of Sahelanthropus tchadensis and Australopithecus bahrelghazali: Mio-Pliocene hominids from Chad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (9), pp.3226-3231. </w:t>
@@ -3936,64 +3936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proto-céréales et interactions biotiques au cours des 2,3 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyulya Alcicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological patterns and climatic imprints in Late Acigöl (SW Anatolia) during the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,77 +4199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème RST (Réunion des Sciences de la Terre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -4298,90 +4298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on a promising long paleoclimatic archive for the Near East: the lacustrine sequence of Acigöl (Anatolia, Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4449,64 +4449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4548,103 +4548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic nuclide dating of Australopithecus bahrelghazali and Sahelanthropus tchadensis : Plio-Miocene Hominids from Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
@@ -4830,51 +4830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How old is the Montmaurin-La Niche hominin mandible in the Middle Pleistocene? A state of the question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,64 +4972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereals in S.W. Anatolia since 2.3 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyulya Alcicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphy of the sedimentary core from Lake Acigol (Turkey) reveals a 2.4 Ma lacustrine record for western Asia with a high paleoclimatic archive potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cihat Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5222,64 +5222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acigöl Lake near Denizli, Turkey: a window on the environment of the Kocabaş hominin at 1.2 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,51 +5472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Pollen Palynomorphs and pollen of the long lacustrine sequence of Acigöl (Anatolia, Turkey): preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long climatic sequence of Acigol Lake, NW. Turkey: chronological and palynological results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5878,51 +5878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Benjamim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278775" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeresenay Alemseged" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Anemone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06538-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23206-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86423-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02378459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Lebatard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Blawal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2019.101038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin D Athanassas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0427" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35GD0X13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118593109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP04MV6D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis Bourl&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WHZCG9T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catiana Maddalena Raul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hanon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Alcicek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Syed Blawal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blawal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Roquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihat Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedar Mayda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helvaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebatard Anne-Elisabeth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Benjamim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278775" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeresenay Alemseged" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Anemone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06538-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23206-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86423-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leanni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02378459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Lebatard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Blawal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2019.101038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin D Athanassas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0427" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylvestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35GD0X13-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118593109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP04MV6D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis Bourl&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WHZCG9T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catiana Maddalena Raul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Hanon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Dias Pavei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Vi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Alcicek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Syed Blawal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blawal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Roquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihat Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedar Mayda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helvaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebatard Anne-Elisabeth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>