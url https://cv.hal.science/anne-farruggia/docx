--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -268,999 +268,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for adaptive management of high-yielding dairy cows in low-input mountain systems</w:t>
+                <w:t xml:space="preserve">Results‐based approach for biodiversity management at the farm scale: proposal for a new method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fournier</w:t>
+                <w:t xml:space="preserve">Héloïse Grimonpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s44363-025-00017-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.70144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393702v1</w:t>
+                <w:t xml:space="preserve">hal-05418997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of atypical plant resources for cattle farming in Western Europe to drive agroecological transition</w:t>
+                <w:t xml:space="preserve">The need for adaptive management of high-yielding dairy cows in low-input mountain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104329⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s44363-025-00017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016545v1</w:t>
+                <w:t xml:space="preserve">hal-05393702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et biodiversité dans les zones AOP du Massif central</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Use of atypical plant resources for cattle farming in Western Europe to drive agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Allart</w:t>
+                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oostvogels</w:t>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104, pp.43-54. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (104329), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175852v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results‐based approach for biodiversity management at the farm scale: proposal for a new method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Pâturage et biodiversité dans les zones AOP du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Grimonpont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Reau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Oostvogels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e70144. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jwmg.70144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418997v1</w:t>
+                <w:t xml:space="preserve">hal-05175852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d’abattage et caractéristiques de la viande de veaux rosés de la race locale Maraîchine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer le menu des vaches avec des Lentilles d'eau et de l'Azolla ? : une question explorée sur la ferme expérimentale INRAE de la Prée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Papillon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551431v1</w:t>
+                <w:t xml:space="preserve">hal-04514911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances d’abattage et caractéristiques de la viande de veaux rosés de la race locale Maraîchine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viencent Boutifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Sterling</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 258, pp.87-101</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817418v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’ouest de la France</w:t>
+                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sterling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Damaris Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 258, pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873114v1</w:t>
+                <w:t xml:space="preserve">hal-04817418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le menu des vaches avec des Lentilles d'eau et de l'Azolla ? : une question explorée sur la ferme expérimentale INRAE de la Prée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Valorisation de ressources atypiques dans des exploitations bovines de l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Riche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.F. Glinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48, pp.14-16</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.87-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514911v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage des bovins de race Maraîchine et qualité de la viande de bœuf</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Riga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,51 +1773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ferme expérimentale INRAE de Saint-Laurent-de-la-prée mène des recherches pour l'agriculture et la biodiversité en marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,77 +1881,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.9-13</w:t>
@@ -2108,1699 +2108,1699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maraîchine, une race bovine méconnue à la recherche de ses consommateurs</w:t>
+                <w:t xml:space="preserve">Avant-propos : Conséquences de la crise sanitaire de la Covid-19 sur les productions animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza-Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Petit</w:t>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.245-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122945v1</w:t>
+                <w:t xml:space="preserve">hal-03613547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roseau commun (Phragmites australis) : un capital naturel utilisé en litière pour le logement des vaches allaitantes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Maraîchine, une race bovine méconnue à la recherche de ses consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/1780-4507.19164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475293v1</w:t>
+                <w:t xml:space="preserve">hal-03122945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Conséquences de la crise sanitaire de la Covid-19 sur les productions animales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Le roseau commun (Phragmites australis) : un capital naturel utilisé en litière pour le logement des vaches allaitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.245-246. </w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.19164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613547v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maraîchine ? Dites-m'en plus !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évoluer vers davantage d’autonomie au sein des systèmes de polyculture-élevage ? : l’expérience d’une ferme expérimentale en marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boutifard</w:t>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information de l'Association Maraîchine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.1-4</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122954v1</w:t>
+                <w:t xml:space="preserve">hal-03140216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of common reed (Phragmites australis) as bedding for housed suckler cows: practical and economic aspects for farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Maraîchine ? Dites-m'en plus !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boutifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin d'information de l'Association Maraîchine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/resources9120140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130308v1</w:t>
+                <w:t xml:space="preserve">hal-03122954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’UE de Saint Laurent de la Prée au sein d’un territoire singulier entre terre et mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of common reed (Phragmites australis) as bedding for housed suckler cows: practical and economic aspects for farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources9120140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122028v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Maraîchine Késaco ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does pasture size alter plant–herbivore interactions among grazing cattle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Note</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boutifard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information de l'Association Maraîchine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.438-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122948v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does pasture size alter plant–herbivore interactions among grazing cattle?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’UE de Saint Laurent de la Prée au sein d’un territoire singulier entre terre et mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151425v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évoluer vers davantage d’autonomie au sein des systèmes de polyculture-élevage ? : l’expérience d’une ferme expérimentale en marais</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Maraîchine Késaco ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boutifard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.21-34</w:t>
+              <w:t xml:space="preserve">Bulletin d'information de l'Association Maraîchine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140216v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOUS-Vers une approche Territoriale de l’Autonomie Fourragère et des services rendus par les systèmes fourragers à dominante herbagère en production fromagère AOP de Montagne</w:t>
+                <w:t xml:space="preserve">Grazing behaviour of dairy cows on biodiverse mountain pastures is more influenced by slope than cow breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">M. Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Theau</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cayre</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Pauthenet</w:t>
+                <w:t xml:space="preserve">G. Turille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ynaxsb⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111900079X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154589v1</w:t>
+                <w:t xml:space="preserve">hal-02625013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une litière à base de roseau pour les vaches allaitantes : est-ce envisageable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">ATOUS-Vers une approche Territoriale de l’Autonomie Fourragère et des services rendus par les systèmes fourragers à dominante herbagère en production fromagère AOP de Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ynaxsb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148615v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des outils SIG pour la cartographie de données d'enquêtes, utilisée comme support d'animation de collectif d'éleveurs sur un territoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Theau</w:t>
+                <w:t xml:space="preserve">Une litière à base de roseau pour les vaches allaitantes : est-ce envisageable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97, pp.15-30</w:t>
+              <w:t xml:space="preserve">Forum – La lettre des marais atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629351v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing behaviour of dairy cows on biodiverse mountain pastures is more influenced by slope than cow breed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des outils SIG pour la cartographie de données d'enquêtes, utilisée comme support d'animation de collectif d'éleveurs sur un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Turille</w:t>
+                <w:t xml:space="preserve">Denis Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berard</w:t>
+                <w:t xml:space="preserve">Cécile Valadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Rugraff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.15-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625013v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des actions en faveur de la biodiversité sur l’Unité Expérimental Herbipôle</w:t>
+                <w:t xml:space="preserve">Les abeilles dans les prairies d'exploitations d'élevage aux environnements agricoles contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Teynié</w:t>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Tournon</w:t>
+                <w:t xml:space="preserve">David Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Burban</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andre Blanchetete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.6-6</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622465v1</w:t>
+                <w:t xml:space="preserve">hal-02622070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abeilles dans les prairies d'exploitations d'élevage aux environnements agricoles contrastés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des actions en faveur de la biodiversité sur l’Unité Expérimental Herbipôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Genoud</w:t>
+                <w:t xml:space="preserve">Alexandre Teynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Blanchetete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">Valentine Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 236, pp.263-268</w:t>
+              <w:t xml:space="preserve">INRAE - Lettre de la CNUE (Commission Nationale des Unités Expérimentales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622070v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture entre plaine et montagne ; d'hier à aujourd'hui</w:t>
               </w:r>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 627-628, pp.415-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,390 +3888,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of low-input grazing systems and milk pasteurisation on the chemical composition, microbial communities, and sensory properties of uncooked pressed cheeses</w:t>
+                <w:t xml:space="preserve">A biodiversity-friendly rotational grazing system enhancing flower-visiting insect assemblages while maintaining animal and grassland productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fretin</w:t>
+                <w:t xml:space="preserve">Simone Ravetto Enri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+                <w:t xml:space="preserve">Massimiliano Probo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Blanchetete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.09.007⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607900v1</w:t>
+                <w:t xml:space="preserve">hal-01607171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménités et impacts sur l’environnement des exploitations françaises élevant des bovins pour la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.165-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodiversity-friendly rotational grazing system enhancing flower-visiting insect assemblages while maintaining animal and grassland productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of low-input grazing systems and milk pasteurisation on the chemical composition, microbial communities, and sensory properties of uncooked pressed cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Ravetto Enri</w:t>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Probo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andre Blanchetete</w:t>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 241, pp.1-10. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607171v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating a flower-insect forager network in a mountain grassland community using pollen DNA barcoding</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Blanchetete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (5-6), pp.827-837. </w:t>
@@ -4391,51 +4391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des surfaces herbagères dans l'alimentation des équins: pratiques en élevages et voies d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,77 +4486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does stocking rate influence horse behaviour, performances and pasture biodiversity in mesophile grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,64 +4642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.366-378. </w:t>
@@ -4743,295 +4743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent moving of grazing dairy cows to new paddocks increases the variability of milk fatty acid composition</w:t>
+                <w:t xml:space="preserve">Trapping the pasture odorscape using open-air solid-phase micro extraction, a tool to assess grassland value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Ravaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Ene E. Leppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Borreani</w:t>
+                <w:t xml:space="preserve">Centina Pinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (4), pp.604-613. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), n.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114003000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634299v1</w:t>
+                <w:t xml:space="preserve">hal-02634580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping the pasture odorscape using open-air solid-phase micro extraction, a tool to assess grassland value</w:t>
+                <w:t xml:space="preserve">Frequent moving of grazing dairy cows to new paddocks increases the variability of milk fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Cornu</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene E. Leppik</w:t>
+                <w:t xml:space="preserve">Pieter Ravaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centina Pinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Fournier</w:t>
+                <w:t xml:space="preserve">Giorgio Borreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), n.p. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.604-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114003000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634580v1</w:t>
+                <w:t xml:space="preserve">hal-02634299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an agroecological assessment of dairy systems: proposal for a set of criteria suited to mountain farming</w:t>
               </w:r>
@@ -5043,64 +5043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5141,294 +5141,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données spatiales obtenues par un GPS embarqué pour établir une carte de fréquentation des parcelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal performances, pasture biodiversity and dairy product quality: how it works in contrasted mountain grazing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185, pp.231-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633258v1</w:t>
+                <w:t xml:space="preserve">hal-02636240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal performances, pasture biodiversity and dairy product quality: how it works in contrasted mountain grazing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des données spatiales obtenues par un GPS embarqué pour établir une carte de fréquentation des parcelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Decuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.110-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636240v1</w:t>
+                <w:t xml:space="preserve">hal-02633258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t>
               </w:r>
@@ -5796,699 +5796,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative rotational stocking management designed to favour butterflies in permanent grasslands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations des teneurs en micronutriments de l'herbe des prairies de moyenne montagne et transfert au lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leroy</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652740v1</w:t>
+                <w:t xml:space="preserve">hal-02646114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation multifonctionnelle des prairies dans le cadre des productions fromagères AOP du Massif central. Préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pompanon</w:t>
+                <w:t xml:space="preserve">M Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t>
+              <w:t xml:space="preserve">, 2012, 209, pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650643v1</w:t>
+                <w:t xml:space="preserve">hal-02649385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the environmental factors which drive the botanical and functional composition of permanent grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">When does grazing generate stable vegetation patterns in temperate pastures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859611000530⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153, pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646289v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation multifonctionnelle des prairies dans le cadre des productions fromagères AOP du Massif central. Préambule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pompanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lacoste</w:t>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Boudon Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 209, pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649385v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does grazing generate stable vegetation patterns in temperate pastures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative rotational stocking management designed to favour butterflies in permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+                <w:t xml:space="preserve">Thierry Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153, pp.50-56. </w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.136-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2011.00829.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738968v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la diversité des prairies au sein des systèmes fourragers : une approche appliquée pour les territoires AOP du Massif Central</w:t>
               </w:r>
@@ -6572,1231 +6563,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels équilibres entre production, biodiversité et qualité des fromages AOP dans les systèmes de pâturage du Massif Central ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the environmental factors which drive the botanical and functional composition of permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulcain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 150 (2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859611000530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642326v1</w:t>
+                <w:t xml:space="preserve">hal-02646289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme PRAIRIES AOP. Bilan et perspectives.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels équilibres entre production, biodiversité et qualité des fromages AOP dans les systèmes de pâturage du Massif Central ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209, pp.79-84</w:t>
+              <w:t xml:space="preserve">Vulcain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650599v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des outils en partenariat entre recherche et développement. Le diagnostic des pratiques fourragères en zone fromagère AOP du Massif central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Violleau</w:t>
+                <w:t xml:space="preserve">Le programme PRAIRIES AOP. Bilan et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 209, pp.69-78</w:t>
+              <w:t xml:space="preserve">, 2012, 209, pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649393v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de pâturage influence-t-il les caractéristiques nutritionnelles et sensorielles des fromages ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Construire des outils en partenariat entre recherche et développement. Le diagnostic des pratiques fourragères en zone fromagère AOP du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Monsallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
+                <w:t xml:space="preserve">Stéphane Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 209, pp.33-41</w:t>
+              <w:t xml:space="preserve">, 2012, 209, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648391v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des teneurs en micronutriments de l'herbe des prairies de moyenne montagne et transfert au lait</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+                <w:t xml:space="preserve">Le système de pâturage influence-t-il les caractéristiques nutritionnelles et sensorielles des fromages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Duriot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 209, pp.59-68</w:t>
+              <w:t xml:space="preserve">, 2012, 209, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646114v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different grazing systems on upland pastures compared with hay diet on cheese sensory properties evaluated at different ripening times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">An improved grazed class method to estimate species selection and dry matter intake by cows at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Didienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giampiero Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.815-822. </w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ijas.2011.e13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644998v1</w:t>
+                <w:t xml:space="preserve">hal-02644989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand diversité des prairies rime avec qualité des fromages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of different grazing systems on upland pastures compared with hay diet on cheese sensory properties evaluated at different ripening times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Didienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union du Cantal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641854v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved grazed class method to estimate species selection and dry matter intake by cows at pasture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Impact du pâturage équin sur la diversité floristique et faunistique des milieux pâturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 207, pp.189-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ijas.2011.e13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644989v1</w:t>
+                <w:t xml:space="preserve">hal-02645835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pâturage équin sur la diversité floristique et faunistique des milieux pâturés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milk fatty acid composition and cheese texture and appearance from cows fed hay or different grazing systems on upland pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.1132-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645835v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fatty acid composition and cheese texture and appearance from cows fed hay or different grazing systems on upland pastures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand diversité des prairies rime avec qualité des fromages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Union du Cantal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644977v1</w:t>
+                <w:t xml:space="preserve">hal-02641854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant–herbivore interactions affect the initial direction of community changes in an ecosystem manipulation experiment</w:t>
               </w:r>
@@ -7808,77 +7808,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.187-194. </w:t>
@@ -7967,51 +7967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8074,51 +8074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer trois méthodes d'évaluation pour déterminer la proportion de vert et de sec d'un échantillon d'herbe. Tri manuel, analyse d'images et spectroscopie dans le proche infrarouge (SPIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8505,77 +8505,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199, pp.311-329</w:t>
@@ -8598,639 +8598,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'herbe, la vache et ses produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does protein supplementation affect the selectivity and performance of Charolais cows on extensively grazed pastures in late autumn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Egal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (3), pp.314-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2008.00644.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653612v1</w:t>
+                <w:t xml:space="preserve">hal-02657475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pâture, un argument pour la valorisation des produits de montagne sur les marchés de consommation</w:t>
+                <w:t xml:space="preserve">L'herbe, la vache et ses produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réviron</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mosimann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Magali Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Python</w:t>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 196, pp.461-472</w:t>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655567v1</w:t>
+                <w:t xml:space="preserve">hal-02653612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'outils de caractérisation de la flore pour diagnostiquer l'effet des modes de gestion sur les dynamiques de végétation des prairies permanentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pâture, un argument pour la valorisation des produits de montagne sur les marchés de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mosimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Python</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 195, pp.301-314</w:t>
+              <w:t xml:space="preserve">, 2008, 196, pp.461-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655275v1</w:t>
+                <w:t xml:space="preserve">hal-02655567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels intérêts de la diversité floristique des prairies permanentes pour les ruminants et les produits animaux ?</w:t>
+                <w:t xml:space="preserve">Comparaison d'outils de caractérisation de la flore pour diagnostiquer l'effet des modes de gestion sur les dynamiques de végétation des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (2), pp.181-200</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 195, pp.301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669162v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does protein supplementation affect the selectivity and performance of Charolais cows on extensively grazed pastures in late autumn?</w:t>
+                <w:t xml:space="preserve">Quels intérêts de la diversité floristique des prairies permanentes pour les ruminants et les produits animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (2), pp.181-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657475v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la diversité floristique des prairies des exploitations herbagères avec un modèle de simulation couplé à un indicateur 'Note de biodiversité</w:t>
               </w:r>
@@ -9268,51 +9268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 191, pp.359-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9363,64 +9363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Decuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9497,64 +9497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Egal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9631,51 +9631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9963,484 +9963,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilising agroecological principles to analyse the transition pathway of a mixed crop-livestock system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing hedgerows and forest margins for their sustainable management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Clément</w:t>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Mzali</w:t>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandeau</w:t>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vantorhoudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
+              <w:t xml:space="preserve">European landscape ecology congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380084v1</w:t>
+                <w:t xml:space="preserve">hal-05266467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing hedgerows and forest margins for their sustainable management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Pratiques agroforestières dans des exploitations agricoles de poly-culture élevage Premiers résultats du projet Salto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellisande Bareil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Vantorhoudt</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+                <w:t xml:space="preserve">Hugo Devay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European landscape ecology congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. 8 p</w:t>
+              <w:t xml:space="preserve">Croisons les regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT agroforesterieS, Jan 2025, Paris, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266467v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agroforestières dans des exploitations agricoles de poly-culture élevage Premiers résultats du projet Salto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+                <w:t xml:space="preserve">Mobilising agroecological principles to analyse the transition pathway of a mixed crop-livestock system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mellisande Bareil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+                <w:t xml:space="preserve">Corentin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Bouchard</w:t>
+                <w:t xml:space="preserve">Lilia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Devay</w:t>
+                <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisons les regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT agroforesterieS, Jan 2025, Paris, France. 18p</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956249v1</w:t>
+                <w:t xml:space="preserve">hal-05380084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the step-by-step design approach to study the transition of an organic farm located in a marshland area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
@@ -10478,77 +10478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles et gestions des lisières dans les paysages ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10718,168 +10718,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La danse pour révéler et interroger nos liens aux animaux d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loona Daranlot</w:t>
+                <w:t xml:space="preserve">Valorisation de ressources végétales atypiques en élevage bovin dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AFPF, journées de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPF, Mar 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842671v1</w:t>
+                <w:t xml:space="preserve">hal-04607906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage et biodiversité dans les zones AOP du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10888,267 +10858,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oostvogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de l'Innovation Elevages herbivores : les apports de la biodiversité des sols aux territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro Rennes Angers, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de ressources végétales atypiques en élevage bovin dans le Grand Ouest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">La danse pour révéler et interroger nos liens aux animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loona Daranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPF, journées de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPF, Mar 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607906v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choregraphed interactions with cows to rethinking livestock subjectivity and Human-animal collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loona Daranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda de Torres</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy</w:t>
@@ -11177,77 +11177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of atypical land in cattle production systems in search of self-sufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science; World Association for Animal Production; Interbull, Aug 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11501,103 +11501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the use of reeds on organic farms in the Atlantic marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11635,64 +11635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’unité expérimentale de l'INRAE de Saint-Laurent-de-la-prée : un laboratoire grandeur nature de la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires mensuels relatifs à la transition de l'agrochimie à l'agroécologie de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Cote d'azur - Laboratoire CREDEG, Mar 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11717,77 +11717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilités de valorisation du Roseau commun (Phragmites australis) pour les élevages de marais dans le cadre d’opérations de gestion des roselières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roselières et avifaune. Enjeux dans le contexte du changement global. Rôles des espèces, menaces, gestion..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11812,90 +11812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maraîchine breed: a cattle breed at the confluence of ecological and economic issues in the Atlantic coastal marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11933,90 +11933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maraîchine : une race bovine à la croisée d’enjeux écologiques et économiques sur les marais littoraux atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12192,51 +12192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do animals differing in experience and genetic merit behave and perform when grazing biodiverse mountainous pastures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Koczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germano Turille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12520,51 +12520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
@@ -12712,359 +12712,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles performances pour deux systèmes expérimentaux d’élevage laitier herbagers bas intrants de montagne ?</w:t>
+                <w:t xml:space="preserve">Évaluation de la performance environnementale (ACV) des exploitations laitières en polyculture-élevage : base pour un changement de pratiques au sein des systèmes de production ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Monteix</w:t>
+                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Espinasse</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Anglard</w:t>
+                <w:t xml:space="preserve">A. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743564v1</w:t>
+                <w:t xml:space="preserve">hal-02743437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance environnementale (ACV) des exploitations laitières en polyculture-élevage : base pour un changement de pratiques au sein des systèmes de production ?</w:t>
+                <w:t xml:space="preserve">Quelles performances pour deux systèmes expérimentaux d’élevage laitier herbagers bas intrants de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+                <w:t xml:space="preserve">Pauline Monteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Note</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Defrance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+                <w:t xml:space="preserve">Christiane Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loisel</w:t>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743437v1</w:t>
+                <w:t xml:space="preserve">hal-02743564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcelis, un outil de gestion des données dans le cadre de l’expérimentation système Bota Pépi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Monteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Note</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Anglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
@@ -13145,51 +13145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Mardis du métaprogramme d'Ecoserv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13227,77 +13227,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage odorant des prairies permanentes de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ene E. Leppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centina Pinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13365,51 +13365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13503,64 +13503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
@@ -13583,713 +13583,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecosystem services provided by livestock farms in upland areas in the French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739388v1</w:t>
+                <w:t xml:space="preserve">hal-02792856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances fourragères, animales et fromagères de 2 systèmes de pâturage mis en place à l'INRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing ecosystem services provided by livestock farms in upland areas in the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'herbe, une ressource pour le Massif Central : mieux la connaître pour mieux la valoriser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lempdes, France</w:t>
+              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793580v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la biodiversité dans les exploitations auvergnates avec Qualenvic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval et impact sur la biodiversité prairiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitutions Eleveurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cheylade, France. 28 diapo</w:t>
+              <w:t xml:space="preserve">Santé et performance équine : quel rôle de la biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional du Développement Durable de Basse-Normandie (IRD2 Basse-Normandie). FRA., Oct 2014, Le Pin-au-Haras, France. 18 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791958v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage et environnement, une évolution en 20 ans de 3R très liée aux politiques environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Le Gall</w:t>
+                <w:t xml:space="preserve">Performances fourragères, animales et fromagères de 2 systèmes de pâturage mis en place à l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">L'herbe, une ressource pour le Massif Central : mieux la connaître pour mieux la valoriser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738948v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les orthoptères nocturnes</w:t>
+                <w:t xml:space="preserve">Evaluation de la biodiversité dans les exploitations auvergnates avec Qualenvic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitutions Eleveurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Aubière, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Cheylade, France. 28 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792614v1</w:t>
+                <w:t xml:space="preserve">hal-02791958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevage et environnement, une évolution en 20 ans de 3R très liée aux politiques environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">André Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792856v1</w:t>
+                <w:t xml:space="preserve">hal-02738948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval et impact sur la biodiversité prairiale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les orthoptères nocturnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et performance équine : quel rôle de la biodiversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional du Développement Durable de Basse-Normandie (IRD2 Basse-Normandie). FRA., Oct 2014, Le Pin-au-Haras, France. 18 diapo</w:t>
+              <w:t xml:space="preserve">Restitutions Eleveurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aubière, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792389v1</w:t>
+                <w:t xml:space="preserve">hal-02792614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des prairies diversifiées pour du lait bioclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14364,2330 +14364,2330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecosystem services provided by livestock farms in the French Massif Central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dupic</w:t>
+                <w:t xml:space="preserve">DNA based characterization of the diet from digested samples: a reliability study in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Faure</w:t>
+                <w:t xml:space="preserve">Marta de Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO/ESCORENA-CIHEAM) and Mountain Cheese" Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213)., Jun 2014, Lempdes, France. 843 p</w:t>
+              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739242v1</w:t>
+                <w:t xml:space="preserve">hal-02743384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misez sur l'herbe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing ecosystem services provided by livestock farms in the French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dupic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "L'herbe de nos montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marcenat, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO/ESCORENA-CIHEAM) and Mountain Cheese" Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213)., Jun 2014, Lempdes, France. 843 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791953v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA based characterization of the diet from digested samples: a reliability study in ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misez sur l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journée "L'herbe de nos montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marcenat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743384v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing tools to conciliate grasslands services in order to ensure the sustainability of farming systems, the case of PDO areas in Massif Central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+                <w:t xml:space="preserve">Caractérisation du régime alimentaire des ruminants à partir de l'analyse des produits de la digestion par DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lacour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pastures Network, Pastoralism and ecosystem conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808576v1</w:t>
+                <w:t xml:space="preserve">hal-01210453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir : relationship between land, management and quality of dairy products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+                <w:t xml:space="preserve">Developing tools to conciliate grasslands services in order to ensure the sustainability of farming systems, the case of PDO areas in Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioforsk Konferansen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hamar, Norway. pp.24</w:t>
+              <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pastures Network, Pastoralism and ecosystem conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805876v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes herbagers, producteurs de services multiples de la parcelle à l’exploitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terroir : relationship between land, management and quality of dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cournon, France. 27 diapo</w:t>
+              <w:t xml:space="preserve">Bioforsk Konferansen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hamar, Norway. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802425v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval à l’herbe et impact sur la biodiversité des milieux pâturés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes herbagers, producteurs de services multiples de la parcelle à l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intérêt social, économique et écologique du cheval pour la valorisation des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cournon, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cournon, France. 27 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210600v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock grazing and biodiversity in semi-natural grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval à l’herbe et impact sur la biodiversité des milieux pâturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Thorhallsdottir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium of the European Grassland Federation (EGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Akureyri, Iceland. 38 p</w:t>
+              <w:t xml:space="preserve">L'intérêt social, économique et écologique du cheval pour la valorisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745695v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la biodiversité dans le fonctionnement des prairies permanentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock grazing and biodiversity in semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Thorhallsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Norderhaug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SIDAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. 38 p</w:t>
+              <w:t xml:space="preserve">17. Symposium of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Akureyri, Iceland. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805679v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How conciliate services provided by grasslands in order to ensure the sustainability of farming systems at local and regional levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la biodiversité dans le fonctionnement des prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sopjie Hulin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Adaptation: Impact of Governance Schemes on Biodiversity and Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Nov 2013, Aubière, France</w:t>
+              <w:t xml:space="preserve">Journée SIDAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804054v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of low-input dairy farming systems in mountain areas: animal performances and cheese sensory properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">How conciliate services provided by grasslands in order to ensure the sustainability of farming systems at local and regional levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Constant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sopjie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
+              <w:t xml:space="preserve">Global Change Adaptation: Impact of Governance Schemes on Biodiversity and Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Mutations des Activités, des Espaces et des Formes d'Organisation dans les Territoires Ruraux (1273)., Nov 2013, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748123v1</w:t>
+                <w:t xml:space="preserve">hal-02804054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du régime alimentaire des ruminants à partir de l'analyse des produits de la digestion par DNA metabarcoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">Design of low-input dairy farming systems in mountain areas: animal performances and cheese sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210453v1</w:t>
+                <w:t xml:space="preserve">hal-02748123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les typologies des prairies: de quoi s'agit-il ? Comment les utiliser ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Production et valeur nutritive des prairies permanentes dans les fermes productrices de fromages AOP du Massif central en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+                <w:t xml:space="preserve">B Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Domaine expérimental de Laqueuille (0374)., Sep 2012, Laqueuille, France</w:t>
+              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000673v1</w:t>
+                <w:t xml:space="preserve">hal-02749651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer les pratiques fourragères en lien avec le potentiel herbager de l'exploitation. Une méthodologie adaptée au contexte AOP prairies du Massif central</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des services ordonnés au sein d'un outil régional : DIAM, diagnostic multifonctionnel du système fourrager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Pôle fromager AOP Massif Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lioran, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749540v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les services que rendent les prairies à l'échelle d'une exploitation avec le diagnostic DIAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental des chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. L'Herbe de nos Montagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etablissement Départemental de l'Elevage (EDE). FRA. Chambre d'Agriculture du Puy de Dôme (CA 63)., Sep 2012, Laqueuille, France</w:t>
+              <w:t xml:space="preserve">XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807396v1</w:t>
+                <w:t xml:space="preserve">hal-02811029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pâturage tournant alternatif conciliant performances animales et préservation des insectes prairiaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer les services que rendent les prairies à l'échelle d'une exploitation avec le diagnostic DIAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7. L'Herbe de nos Montagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etablissement Départemental de l'Elevage (EDE). FRA. Chambre d'Agriculture du Puy de Dôme (CA 63)., Sep 2012, Laqueuille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749559v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Les typologies des prairies: de quoi s'agit-il ? Comment les utiliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Domaine expérimental de Laqueuille (0374)., Sep 2012, Laqueuille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744654v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et valeur nutritive des prairies permanentes dans les fermes productrices de fromages AOP du Massif central en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Delmas</w:t>
+                <w:t xml:space="preserve">Diagnostiquer les pratiques fourragères en lien avec le potentiel herbager de l'exploitation. Une méthodologie adaptée au contexte AOP prairies du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Violleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Zapata</w:t>
+                <w:t xml:space="preserve">Patrice Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749651v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des services ordonnés au sein d'un outil régional : DIAM, diagnostic multifonctionnel du système fourrager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing system and botanical diversity effects on the quality of herbage consumed by dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Ravaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle fromager AOP Massif Central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lioran, France. 20 diapos</w:t>
+              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802051v1</w:t>
+                <w:t xml:space="preserve">hal-02749844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des chevaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Un pâturage tournant alternatif conciliant performances animales et préservation des insectes prairiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811029v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing system and botanical diversity effects on the quality of herbage consumed by dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Borreani</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749844v1</w:t>
+                <w:t xml:space="preserve">hal-02744654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des typologies pour évaluer les services agro-environnementaux des prairies permanentes</w:t>
               </w:r>
@@ -16811,77 +16811,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAM, un diagnostic innovant déclinant les équilibres, production, environnement et qualité des fromages au sein des systèmes fourragers des zones AOP du Massif central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16917,3029 +16917,3029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of botanical and functional diversity of mountain grasslands in relation to herbivore production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the FAO CIHEAM Mountain Pastures Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Kraków, Poland. 182 p</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747577v1</w:t>
+                <w:t xml:space="preserve">hal-02749207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage équin ; spécificités et atouts pour la préservation de la biodiversité des milieux pâturés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensory properties of cheese from different grazing systems on upland pastures compared to hay-diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Didienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage du cheval et biodiversité dans nos milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Ispagnac, France</w:t>
+              <w:t xml:space="preserve">16. Meeting of the FAO-CIHEAM Mountain Pastures Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808447v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory properties of cheese from different grazing systems on upland pastures compared to hay-diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pâturage équin ; spécificités et atouts pour la préservation de la biodiversité des milieux pâturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Meeting of the FAO-CIHEAM Mountain Pastures Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Elevage du cheval et biodiversité dans nos milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ispagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745632v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agronomists and farmers describe diversity: the example of mountain grasslands in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">An analysis of botanical and functional diversity of mountain grasslands in relation to herbivore production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. p. 277</w:t>
+              <w:t xml:space="preserve">16. Meeting of the FAO CIHEAM Mountain Pastures Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Kraków, Poland. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019752v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des prairies : caractérisation agronomique et points de vue d'éleveurs dans différents systèmes de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">How agronomists and farmers describe diversity: the example of mountain grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. 432 p</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. p. 277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191077v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diversité des prairies : caractérisation agronomique et points de vue d'éleveurs dans différents systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Souriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. 432 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749207v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the botanical diversity and development stage of mountain pastures on milk fatty acid composition, carotenoids, fat-soluble vitamins and sensory properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Tornambé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loiseau</w:t>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757398v1</w:t>
+                <w:t xml:space="preserve">hal-02824455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie multifonctionnelle des prairies des systèmes de production agricole laitiers des AOP fromagères du Massif Central</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pâturage tournant « écologique », un mode de gestion des prairies permanentes pour favoriser leur biodiversité en pâturage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Scohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres végétales du Massif Central : flore, végétation et habitats du Massif Central : actualités des connaissances et dela conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Le Puy, France</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753053v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaches, brebis et chevaux, acteurs de la préservation de la biodiversité prairiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balance between production and biodiversity in two upland dairy grazing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Le Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813507v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grazing, patch stability and vegetation dynamics in a rotationally-grazed pasture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité dans les prairies pratiques des éleveurs et bénéfices pour l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">SIA : Salon Internation de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., 2010, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753101v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et biodiversité</w:t>
+                <w:t xml:space="preserve">Vaches, brebis et chevaux, acteurs de la préservation de la biodiversité prairiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t>
+              <w:t xml:space="preserve">Biodiversités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815108v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité dans les prairies pratiques des éleveurs et bénéfices pour l'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the botanical diversity and development stage of mountain pastures on milk fatty acid composition, carotenoids, fat-soluble vitamins and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Tornambé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA : Salon Internation de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., 2010, Paris, France. 11 p</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819453v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;les goûts de l'herbe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une typologie multifonctionnelle des prairies des systèmes de production agricole laitiers des AOP fromagères du Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Hulin</w:t>
+                <w:t xml:space="preserve">Julien Landrieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Laurent Seytre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sibra</w:t>
+                <w:t xml:space="preserve">Dominique Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon de l'herbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Villefranche d’Allier, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres végétales du Massif Central : flore, végétation et habitats du Massif Central : actualités des connaissances et dela conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Le Puy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818711v1</w:t>
+                <w:t xml:space="preserve">hal-02753053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de diagnostic des pratiques de fauche et de pâturage afin de mieux valoriser le potentiel herbager des exploitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+                <w:t xml:space="preserve">Atelier &amp;quot;les goûts de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Granet</w:t>
+                <w:t xml:space="preserve">- Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Nureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'herbe de nos montagnes .. l'exploiter durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Marcenat, France</w:t>
+              <w:t xml:space="preserve">Salon de l'herbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Villefranche d’Allier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754951v1</w:t>
+                <w:t xml:space="preserve">hal-02818711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does stocking rate influence biodiversity in a hill-range pasture continuously grazed by horses?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Une méthode de diagnostic des pratiques de fauche et de pâturage afin de mieux valoriser le potentiel herbager des exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">L'herbe de nos montagnes .. l'exploiter durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marcenat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753116v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des prairies et qualité des produits animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does stocking rate influence biodiversity in a hill-range pasture continuously grazed by horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres INRA au Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751130v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fatty acids and cheese from hay based diet and continuous or rotational grazing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Monsallier</w:t>
+                <w:t xml:space="preserve">Selective grazing, patch stability and vegetation dynamics in a rotationally-grazed pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756849v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances laitières et qualité des laits et des fromages dans deux systèmes de pâturage du Massif Central présentant des niveaux de biodiversité contrastés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pâturage et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755976v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité dans les prairies, pratiques des éleveurs et bénéfices pour l'élevage</w:t>
+                <w:t xml:space="preserve">Biodiversité des prairies et qualité des produits animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Manneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres INRA au Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815061v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prache</w:t>
+                <w:t xml:space="preserve">Milk fatty acids and cheese from hay based diet and continuous or rotational grazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monsallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824455v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pâturage tournant « écologique », un mode de gestion des prairies permanentes pour favoriser leur biodiversité en pâturage ovin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performances laitières et qualité des laits et des fromages dans deux systèmes de pâturage du Massif Central présentant des niveaux de biodiversité contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758269v1</w:t>
+                <w:t xml:space="preserve">hal-02755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance between production and biodiversity in two upland dairy grazing systems</w:t>
+                <w:t xml:space="preserve">Biodiversité dans les prairies, pratiques des éleveurs et bénéfices pour l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillain Le Bec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754457v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau de diversité floristique et de la composition botanique des pâturages sur la teneur et la composition en composés liposolubles des laits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conditions de production laitière dans les cahiers des charges des filières fromagères sous signe AOC et leurs conséquences dans les exploitations d’élevage des zones d’appellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Paquet</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753812v1</w:t>
+                <w:t xml:space="preserve">hal-02754261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de production laitière dans les cahiers des charges des filières fromagères sous signe AOC et leurs conséquences dans les exploitations d’élevage des zones d’appellation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+                <w:t xml:space="preserve">Role of the between-plot plant functional diversity in uplandsdairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiane Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française pour la Production Fourragère (AFPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">15. Meeting of the FAO-CIHEAM Mountain Pastures Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754261v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the between-plot plant functional diversity in uplandsdairy farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+                <w:t xml:space="preserve">Effet du niveau de diversité floristique et de la composition botanique des pâturages sur la teneur et la composition en composés liposolubles des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibiane Baumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delmas</w:t>
+                <w:t xml:space="preserve">Denis Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the FAO-CIHEAM Mountain Pastures Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755325v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grazing intensity on foraging behaviour and patch selection by horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19990,77 +19990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -20102,77 +20102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of botanical composition of permanent grasslands and feeding practices in three regions of France on liposoluble components in cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20214,103 +20214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does grazing management and vegetation type influence selection and foraging behaviour of dairy cows on upland pastures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20348,51 +20348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in polyphenolic compounds in forages : amount and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20473,51 +20473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation en composés phénoliques des fourrages : Teneur et composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20579,2504 +20579,2504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of mountain permanent grasslands based on their feed value</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Picard</w:t>
+                <w:t xml:space="preserve">Comparaison des teneurs en micronutriments liposolubles du lait de vaches au cours de la période de pâturage sur deux systèmes prairiaux contrastés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Cecato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756119v1</w:t>
+                <w:t xml:space="preserve">hal-02751134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles pratiques d'élevage d'herbivores en zone herbagère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les prairies permanentes françaises au coeur d'enjeux agricoles et environnementaux : de nouveaux outils pour une nouvelle approche de leur gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757273v1</w:t>
+                <w:t xml:space="preserve">hal-02755704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do beef cattle farming systems based on permanent pasture cope with extreme climatic years? Results of a simulation study using the whole farm simulator SEBIEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">How can farms with beef cattle systems based on permanent pasture cope with extreme climatic years ? Results of a study using the whole-farm simulator SEBIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815414v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential cost of discrimination in diet selection by grazing herbivores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Simulating the impact of dry climatic years on grassland utilization and production from beef cattle farming systems based on permanent pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752374v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological rotation favours biodiversity in beef cattle systems in the french Massif Central</w:t>
+                <w:t xml:space="preserve">Comprendre l'effet des modalités de gestion sur les dynamiques de la flore des prairies permanentes. Applications aux prairies de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752675v1</w:t>
+                <w:t xml:space="preserve">hal-02753406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la sensibilité et de l’adaptation à des événements climatiques extrêmes des systèmes d’élevages bovins allaitants basés sur les prairies permanentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">How do beef cattle farming systems based on permanent pasture cope with extreme climatic years? Results of a simulation study using the whole farm simulator SEBIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755893v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prairie AOC : Un programme intégré de recherche-développement pour une meilleure valorisation des prairies dans le cadre de la production fromagère AOC du Massif central</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hulin</w:t>
+                <w:t xml:space="preserve">The potential cost of discrimination in diet selection by grazing herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756709v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and butterfly diversity in a species-rich mountain pasture grazed by cattle under different stocking rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological rotation favours biodiversity in beef cattle systems in the french Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754289v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and functional diversity of vegetation in three beef cattle farms of the french Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of mountain permanent grasslands based on their feed value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Cecato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751869v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Nouvelles pratiques d'élevage d'herbivores en zone herbagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758061v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different reactions of plants and insect taxa to reduction of stocking rate : a concrete reason to promote habitat heterogeneity in grazing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Simulation de la sensibilité et de l’adaptation à des événements climatiques extrêmes des systèmes d’élevages bovins allaitants basés sur les prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751059v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'effet des modalités de gestion sur les dynamiques de la flore des prairies permanentes. Applications aux prairies de moyenne montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prairie AOC : Un programme intégré de recherche-développement pour une meilleure valorisation des prairies dans le cadre de la production fromagère AOC du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753406v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des teneurs en micronutriments liposolubles du lait de vaches au cours de la période de pâturage sur deux systèmes prairiaux contrastés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Vegetation and butterfly diversity in a species-rich mountain pasture grazed by cattle under different stocking rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
+                <w:t xml:space="preserve">P. Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751134v1</w:t>
+                <w:t xml:space="preserve">hal-02754289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies permanentes françaises au coeur d'enjeux agricoles et environnementaux : de nouveaux outils pour une nouvelle approche de leur gestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Specific and functional diversity of vegetation in three beef cattle farms of the french Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF : Prairies multispécifiques. Valeur agronomique et environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755704v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can farms with beef cattle systems based on permanent pasture cope with extreme climatic years ? Results of a study using the whole-farm simulator SEBIEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751870v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of dry climatic years on grassland utilization and production from beef cattle farming systems based on permanent pasture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Deux</w:t>
+                <w:t xml:space="preserve">Different reactions of plants and insect taxa to reduction of stocking rate : a concrete reason to promote habitat heterogeneity in grazing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Jouven</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751837v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un mode de pâturage écologique favorisant la biodiversité et s’insérant dans les pratiques de gestion des éleveurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pâturage et biodiversité des prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756437v1</w:t>
+                <w:t xml:space="preserve">hal-02756028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur alimentaire et composition floristique des prairies permanentes : premiers résultats d’une étude conduite dans le Massif Central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Cecato</w:t>
+                <w:t xml:space="preserve">Impact du pâturage équin sur la diversité biologique des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757657v1</w:t>
+                <w:t xml:space="preserve">hal-02757410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la diversité floristique des pâturages de montagne sur le profil en acides gras et les caractéristiques sensorielles des laits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tornambé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pâturage équin sur la diversité biologique des prairies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Conception d’un mode de pâturage écologique favorisant la biodiversité et s’insérant dans les pratiques de gestion des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757410v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et biodiversité des prairies permanentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Valeur alimentaire et composition floristique des prairies permanentes : premiers résultats d’une étude conduite dans le Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Cecato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756028v1</w:t>
+                <w:t xml:space="preserve">hal-02757657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur les fourrages : Mieux connaître leur rythme de dégradation et leur composition en micro nutriments, mieux prendre en compte les pratiques actuelles d'utilisation des fourrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23084,51 +23084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
@@ -23317,51 +23317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFPF - Biodiversité des Prairies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, France</w:t>
@@ -23785,51 +23785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, 26, pp.477, 26èmes Rencontres Recherches Ruminants</w:t>
@@ -23884,51 +23884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans W Erhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24035,51 +24035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
@@ -24108,90 +24108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum des prairies permanentes : liens avec les insectes pollinisateurs et la qualité du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ene E. Leppik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centina Pinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24233,64 +24233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended lactations to overcome reproduction problems in mountain low-input dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24354,77 +24354,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danglard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, 2016</w:t>
@@ -24453,51 +24453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning a dairy system based on agroecological principles using a collaborative method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24572,303 +24572,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cow grazing selection on upland pasture affects milk fatty acid concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Vers un diagnostic agroécologique des systèmes laitiers de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. CIHEAM / INRA / FAO / VetAgro Sup Clermont-Ferrand / Montpellier SupAgro, Options Méditerranéennes. Série A : Séminaires Méditerranéens, 109, pp.843, 2014</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 1 p., 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742079v1</w:t>
+                <w:t xml:space="preserve">hal-02741332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un diagnostic agroécologique des systèmes laitiers de montagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+                <w:t xml:space="preserve">Dairy cow grazing selection on upland pasture affects milk fatty acid concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Ravaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Borreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 1 p., 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. CIHEAM / INRA / FAO / VetAgro Sup Clermont-Ferrand / Montpellier SupAgro, Options Méditerranéennes. Série A : Séminaires Méditerranéens, 109, pp.843, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741332v1</w:t>
+                <w:t xml:space="preserve">hal-02742079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie d'élevage innovante pour un système laitier bioclimatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chargelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24943,359 +24943,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bota et Pépi : deux systèmes laitiers herbagers de montagne pilotes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Fournier</w:t>
+                <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810431v1</w:t>
+                <w:t xml:space="preserve">hal-02805272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+                <w:t xml:space="preserve">Bota et Pépi : deux systèmes laitiers herbagers de montagne pilotes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805272v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">23 types de prairies auvergnates vous dévoilent leurs atouts</w:t>
+                <w:t xml:space="preserve">DiAM, un diagnostic du système fourrager en 3 D : Fourrages, environnement et qualité des fromages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.3, 2012</w:t>
+              <w:t xml:space="preserve">Journée "Herbe de nos Montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802778v1</w:t>
+                <w:t xml:space="preserve">hal-02803010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux systèmes laitiers tout foin à l'essai à l'INRA de Marcenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25314,691 +25314,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils de diagnostic pour mieux comprendre et mieux utiliser la diversité des prairies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">23 types de prairies auvergnates vous dévoilent leurs atouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 23 p., 2012, L'herbe de nos montagnes, 7ème édition</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.3, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190380v1</w:t>
+                <w:t xml:space="preserve">hal-02802778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do horses graze pastures and affect the diversity of grassland ecosystems?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">De nouveaux outils de diagnostic pour mieux comprendre et mieux utiliser la diversité des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Note</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 132, pp.147-161, 2012, EAAP Scientific Series</w:t>
+              <w:t xml:space="preserve">Journée "Herbe de nos montagnes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 23 p., 2012, L'herbe de nos montagnes, 7ème édition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210417v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDIBIO : Élaborer des indicateurs relatifs aux effets des pratiques agricoles sur la biodiversité dans les systèmes d'exploitation d élevage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">How do horses graze pastures and affect the diversity of grassland ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF - Prairies permanentes : de nouveaux atouts pour demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 2 p., 2012, Prairies permanentes : de nouveaux atouts pour demain</w:t>
+              <w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 132, pp.147-161, 2012, EAAP Scientific Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268040v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les typologies des prairies: comment ça marche ? A quoi ça sert ? Exemple à partir de la typologie AOP du Massif central et de la typologie nationale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+                <w:t xml:space="preserve">INDIBIO : Élaborer des indicateurs relatifs aux effets des pratiques agricoles sur la biodiversité dans les systèmes d'exploitation d élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chanseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "L'Herbe de nos montagnes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 2012</w:t>
+              <w:t xml:space="preserve">Journées AFPF - Prairies permanentes : de nouveaux atouts pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 2 p., 2012, Prairies permanentes : de nouveaux atouts pour demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810954v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiAM, un diagnostic du système fourrager en 3 D : Fourrages, environnement et qualité des fromages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les typologies des prairies: comment ça marche ? A quoi ça sert ? Exemple à partir de la typologie AOP du Massif central et de la typologie nationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Herbe de nos Montagnes"</w:t>
+              <w:t xml:space="preserve">Journée "L'Herbe de nos montagnes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Laqueuille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803010v1</w:t>
+                <w:t xml:space="preserve">hal-02810954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology to characterize grasslands in uplands dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Seytre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Landrieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO-CIHEAM Mountain Pastures Network 16th Meeting – Krakow - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Kraków, Pologne. 1 p., 2011</w:t>
@@ -26027,51 +26027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage équin à différents niveaux de chargement : quels effets sur les performances animales et la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26116,256 +26116,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the impact of dry climatic years on grassland utilisation and production from beef cattle farming systems based on permanent pasture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
+                <w:t xml:space="preserve">Effect of horse grazing under different stocking rates on the selection of feeding patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Grassland Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815416v1</w:t>
+                <w:t xml:space="preserve">hal-02754388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of horse grazing under different stocking rates on the selection of feeding patches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lanore</w:t>
+                <w:t xml:space="preserve">Simulating the impact of dry climatic years on grassland utilisation and production from beef cattle farming systems based on permanent pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t>
+              <w:t xml:space="preserve">22. European Grassland Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Uppsala, Sweden. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754388v1</w:t>
+                <w:t xml:space="preserve">hal-02815416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26383,103 +26383,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie multifonctionnelle des prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Landrieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle fromager AOP Massif Central, 145 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -26572,64 +26572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-50, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26758,103 +26758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des chevaux. L'impact du pâturage équin sur la diversité floristique et faunistique des prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition et Alimentation des Chevaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 624 p., 2012, Savoir Faire (Quae), 978-2-7592-1668-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26911,103 +26911,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources végétales atypiques pour les bovins : explorer les espaces « en marge » des surfaces agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27029,77 +27029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité expérimentale de Saint-Laurent-de-la-Prée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27238,102 +27238,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande de vache Maraîchine - Une viande de valeurs</w:t>
+                <w:t xml:space="preserve">Transi'marsh : un dispositif expérimental grandeur nature pour tester la transition agroécologique sur une ferme de marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133102v1</w:t>
+                <w:t xml:space="preserve">hal-04609474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la ferme expérimentale de Saint-Laurent-de-la-Prée DÉCOUVRIR une FERME de NATURE</w:t>
               </w:r>
@@ -27345,77 +27371,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Zippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27427,158 +27453,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transi'marsh : un dispositif expérimental grandeur nature pour tester la transition agroécologique sur une ferme de marais</w:t>
+                <w:t xml:space="preserve">La viande de vache Maraîchine - Une viande de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Clement</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609474v1</w:t>
+                <w:t xml:space="preserve">hal-04133102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maraîchine ? Recettes de différentes catégories d’animaux selon les circuits de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27723,51 +27723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Maraîchine Kesaco ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27811,90 +27811,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques et recherche d'autonomie fourragère dans les territoires herbagers de production fromagère AOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27916,103 +27916,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du pâturage équin sur la diversité floristique des milieux pâturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28056,51 +28056,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
@@ -28132,341 +28132,333 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127327v1</w:t>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+                <w:t xml:space="preserve">Rapport final du projet Salto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 407 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+                <w:t xml:space="preserve">hal-05313274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143887v1</w:t>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
@@ -28514,171 +28506,179 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110171v2</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Salto</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2025, 407 p</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05313274v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir collectivement un futur désirable pour l’élevage de maraîchine dans les marais littoraux</w:t>
               </w:r>
@@ -28763,237 +28763,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration de la biodiversité dans les systèmes agricoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Projet scientifique 2020-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] INRA, Unité expérimentale de Saint-Laurent-de-la-Prée. 2020, 41 p</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] INRAE. 2020, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079585v1</w:t>
+                <w:t xml:space="preserve">hal-03122956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet scientifique 2020-2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intégration de la biodiversité dans les systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Interne] INRAE. 2020, 17 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRA, Unité expérimentale de Saint-Laurent-de-la-Prée. 2020, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122956v1</w:t>
+                <w:t xml:space="preserve">hal-03079585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la conduite alimentaire des bovins laitiers, notamment nourris à l’herbe, sur les émissions de méthane, l’ingestion, la digestion et la production laitière</w:t>
               </w:r>
@@ -29159,51 +29159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Systèmes Fourragers Innovants (SFI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29211,51 +29211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29444,164 +29444,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité dans les prairies, pratiques des éleveurs et bénéfices pour l'élevage</w:t>
+                <w:t xml:space="preserve">Pâturage et biodiversité dans les systèmes herbagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">DEUG. Biodiversité et élevage (Biodiversité dans les prairies, pratiques des éleveurs et bénéfices pour l’élevage), 2013, 11 diapos</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UC6 "Concilier sauvage et domestique sur le territoire" (Pâturage et biodiversité dans les systèmes herbagers), 2013, 96 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803159v1</w:t>
+                <w:t xml:space="preserve">hal-02807448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et biodiversité dans les systèmes herbagers</w:t>
+                <w:t xml:space="preserve">Biodiversité dans les prairies, pratiques des éleveurs et bénéfices pour l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">UC6 "Concilier sauvage et domestique sur le territoire" (Pâturage et biodiversité dans les systèmes herbagers), 2013, 96 diapos</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEUG. Biodiversité et élevage (Biodiversité dans les prairies, pratiques des éleveurs et bénéfices pour l’élevage), 2013, 11 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807448v1</w:t>
+                <w:t xml:space="preserve">hal-02803159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des éleveurs, biodiversité dans les prairies et bénéfices pour l’élevage</w:t>
               </w:r>
@@ -29880,51 +29880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Oostvogels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art03-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44363-025-00017-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Grimonpont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.70144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glinec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Riche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ruminants2020011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordana Rivero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lopez-Villalobos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Evans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berndt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cartmill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD20205" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaborit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blanchet&#234;te" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Delacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2021.103763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za-Campone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources9120140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cayre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pauthenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ynaxsb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Rugraff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyni&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tournon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Burban" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607900v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fretin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ravetto Enri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Probo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauveau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-017-0022-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rodrigues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12189" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKL8RVXZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ravaglia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Borreani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003000" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centina Pinier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140600" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD61FVQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649354v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeangros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scohier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-012-9509-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7918B0BFE3229A9A2960461865C02DB7943BB41E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00829.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34DC4077DBC1121F2DB67D523B15E41C128E0805/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649385v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacoste" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCB9TQW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k04j-xq91" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Violleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646114v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Didienne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9FJVRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Lombardi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2011.e13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645835v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644977v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3510" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00750.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F5CD343C0943C08EDB00396F71ED1CC38470443/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659163v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachelard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00674.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DEDECC33DD338B149427970218416E3FCF28E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664176v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reuillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653612v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655567v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;viron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Python" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00644.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7C1C4250361CD7DBD176728A074E081546A2A59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654085v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000250" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683159v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scholefield" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2004.00411.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0FAB47DED66E812DB82D93BC3EFDBE144701469/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380084v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956249v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellisande Bareil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bouchard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965989v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607906v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607140v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523256v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196056v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148639v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539825v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785146v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785495v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686864v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos de Souza Rondon Mesquita" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743564v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monteix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defrance" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loisel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741921v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danglard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zapata" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739388v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zapata" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lacour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dupic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793580v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791958v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738948v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792614v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792389v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173294v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791953v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743384v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Barba" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapata" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802425v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Thorhallsdottir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norderhaug" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805679v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804054v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopjie Hulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748123v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210453v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000673v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749540v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807396v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749559v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749651v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delmas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Violleau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802051v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811029v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749844v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borreani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000789v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Jeangros" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750394v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baumont" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747577v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dallery" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaumont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808447v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745632v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191077v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souriat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757398v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753053v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landrieaux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seytre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orth" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813507v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753101v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819453v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818711v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hulin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754951v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nureau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753116v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751130v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756849v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755976v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farruggia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bethier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815061v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758269v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754457v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bethier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Le Bec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753812v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754261v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755325v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiane Baumont" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758355v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754174v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757190v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754335v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756984v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756119v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cecato" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757273v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815414v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752374v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752675v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755893v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756709v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baumont" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabalier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754289v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachelard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Michaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751059v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753406v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751134v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755704v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751870v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751837v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jouven" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756437v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757657v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758017v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tornamb&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756028v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758511v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759035v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761195v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759421v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scholefiel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758950v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hacquet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770240v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerveillant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523301v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Erhard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola P&#233;renn&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744369v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742347v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259734v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742079v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173328v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810431v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802778v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803158v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190380v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zapata" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810954v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803010v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806174v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820420v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815416v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192551v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503298v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch04" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786526v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.encyclopediapratensis.eu/product-category/guide-paturage/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803774v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608241v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609493v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133102v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607873v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Zippert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609474v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523386v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523380v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788693v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805729v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313274v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079585v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210911v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802816v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842759v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796953v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803159v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807448v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806219v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802637v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Allart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Oostvogels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art03-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Grimonpont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.70144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44363-025-00017-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05016545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Glinec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oostvogels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art04" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Riche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Sterling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Glinec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ruminants2020011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordana Rivero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Lopez-Villalobos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Evans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berndt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cartmill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD20205" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dulac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gaborit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blanchet&#234;te" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Delacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2021.103763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za-Campone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources9120140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Decuq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12503" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koczura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Turille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900079X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cayre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pauthenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ynaxsb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Valadier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Rugraff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Blanchetete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyni&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tournon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Burban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ravetto Enri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Probo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fretin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauveau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-017-0022-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Rodrigues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12189" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKL8RVXZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ene E. Leppik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centina Pinier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140600" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Ravaglia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Borreani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000925" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD61FVQZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Egal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649354v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeangros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Orth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Scohier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-012-9509-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7918B0BFE3229A9A2960461865C02DB7943BB41E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Duriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacoste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCB9TQW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leroy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2011.00829.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34DC4077DBC1121F2DB67D523B15E41C128E0805/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k04j-xq91" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Violleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabalier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monsallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644989v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Lombardi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2011.e13" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644998v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Didienne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.04.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9FJVRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3510" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.02.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG898RNX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00750.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F5CD343C0943C08EDB00396F71ED1CC38470443/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reynaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1000293" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659163v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bachelard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boitier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00674.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DEDECC33DD338B149427970218416E3FCF28E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664176v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parguel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reuillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2008.00644.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7C1C4250361CD7DBD176728A074E081546A2A59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sarazin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;viron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mosimann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Python" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655275v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654085v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loiseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000250" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683159v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scholefield" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2004.00411.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0FAB47DED66E812DB82D93BC3EFDBE144701469/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellisande Bareil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bouchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380084v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Daranlot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607140v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190329v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaabouni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523256v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196056v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148639v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122843v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539825v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737653v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Turille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kreuzer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785146v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785495v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686864v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lemos de Souza Rondon Mesquita" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743437v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defrance" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loisel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743564v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Monteix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744104v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741921v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danglard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zapata" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zapata" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lacour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dupic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793580v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791958v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738948v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Gall" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792614v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173294v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audebert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743384v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Barba" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739242v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791953v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808576v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapata" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805876v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802425v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745695v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Thorhallsdottir" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Norderhaug" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805679v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804054v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopjie Hulin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748123v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749651v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Delmas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Violleau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802051v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811029v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807396v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000673v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749540v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749844v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borreani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749559v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000789v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Jeangros" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750394v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Baumont" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747577v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dallery" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beaumont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souriat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Souriat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758269v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754457v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bethier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troquier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Le Bec" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819453v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tornamb&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753053v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Landrieaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seytre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orth" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818711v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hulin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754951v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nureau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753101v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751130v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756849v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755976v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farruggia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bethier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815061v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manneville" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754261v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755325v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiane Baumont" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753812v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758355v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754174v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757190v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754335v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756984v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751134v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755704v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751870v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Deux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751837v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jouven" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753406v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815414v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752374v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752675v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leroy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cecato" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755893v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756709v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baumont" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabalier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754289v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachelard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frain" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Michaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751869v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751059v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756028v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757410v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758017v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tornamb&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756437v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757657v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758511v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759035v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761195v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759421v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scholefiel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758950v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hacquet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770240v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerveillant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523301v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Erhard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola P&#233;renn&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744369v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742665v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742347v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259734v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741332v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742079v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173328v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810431v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803010v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803158v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802778v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190380v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zapata" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farrie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268040v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chanseaume" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810954v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806174v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820420v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815416v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192551v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503298v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch04" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786526v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.encyclopediapratensis.eu/product-category/guide-paturage/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803774v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608241v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609493v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609474v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607873v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Zippert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133102v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523386v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523380v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788693v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805729v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313274v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079585v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210911v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802816v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842759v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796953v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807448v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803159v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806219v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802637v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>