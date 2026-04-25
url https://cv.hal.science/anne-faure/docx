--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -771,191 +771,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interface as a generator of space</w:t>
+                <w:t xml:space="preserve">La représentation en acte pour penser l'espace architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The interface as a generator of space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">La représentation en acte pour penser l'espace architectural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058737v1</w:t>
+                <w:t xml:space="preserve">hal-01058736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation en acte pour penser l'espace architectural</w:t>
+                <w:t xml:space="preserve">The interface as a generator of space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La représentation en acte pour penser l'espace architectural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">The interface as a generator of space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058736v1</w:t>
+                <w:t xml:space="preserve">hal-01058737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La meta-image : un langage esthétique</w:t>
               </w:r>
@@ -1142,165 +1142,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décadrer pour mieux montrer</w:t>
+                <w:t xml:space="preserve">L'image mouvante et la représentation architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décadrer pour mieux montrer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">L'image mouvante et la représentation architecturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058745v1</w:t>
+                <w:t xml:space="preserve">hal-01058744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image mouvante et la représentation architecturale</w:t>
+                <w:t xml:space="preserve">Décadrer pour mieux montrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image mouvante et la représentation architecturale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Décadrer pour mieux montrer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058744v1</w:t>
+                <w:t xml:space="preserve">hal-01058745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montages vidéo: Une approche de la maison Lemoîne de Rem Koolhaas</w:t>
               </w:r>
@@ -1601,173 +1601,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the moving image in the representation of a sensible dialogue between users and space</w:t>
+                <w:t xml:space="preserve">La surface instable comme projet d'espace : Dan Graham et Rem Koolhaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Cooren et Alain Létourneau. </w:t>
+              <w:t xml:space="preserve">Maryline Maigron et Anne-Lise Perotto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)presentations and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.257-269, 2012, Dialogue studies, 9789027210333</w:t>
+              <w:t xml:space="preserve">La surface instable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, pp.183-189, 2012, Ecriture et représentation, 9782919732111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058577v1</w:t>
+                <w:t xml:space="preserve">hal-01058592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surface instable comme projet d'espace : Dan Graham et Rem Koolhaas</w:t>
+                <w:t xml:space="preserve">The role of the moving image in the representation of a sensible dialogue between users and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maryline Maigron et Anne-Lise Perotto. </w:t>
+              <w:t xml:space="preserve">François Cooren et Alain Létourneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La surface instable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Savoie, pp.183-189, 2012, Ecriture et représentation, 9782919732111</w:t>
+              <w:t xml:space="preserve">(Re)presentations and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.257-269, 2012, Dialogue studies, 9789027210333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058592v1</w:t>
+                <w:t xml:space="preserve">hal-01058577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadrage comme outil de perception: La villa Lemoîne de Rem Koolhaas.</w:t>
               </w:r>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortimore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plan&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hecht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kimmel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortimore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Plan&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hecht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kimmel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>