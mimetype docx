--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -483,287 +483,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'iconographie de la croix sur les sarcophages du haut Moyen Âge en Gaule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du dessin virtuel à la restitution virtuelle. L'utilisation des nouvelles technologies dans l'étude de la sculpture du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cel.19130⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cel.20064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03482142v1</w:t>
+                <w:t xml:space="preserve">hal-03564907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier liturgique en pierre du groupe épiscopal de Mariana (Corse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.12-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.HAM.5.131658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03913565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dessin virtuel à la restitution virtuelle. L'utilisation des nouvelles technologies dans l'étude de la sculpture du haut Moyen Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'iconographie de la croix sur les sarcophages du haut Moyen Âge en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cel.20064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cel.19130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564907v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique de Saint-Ferréol et l'église paroissiale de Saint-Romain-en-Gal (Rhône)</w:t>
               </w:r>
@@ -993,51 +993,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03059325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations sur la découverte d'un trésor dans l'abbaye de Cluny (Saône-et-Loire)</w:t>
+                <w:t xml:space="preserve">Premières observations sur la découverte d’un trésor dans l’abbaye de Cluny (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
@@ -1046,402 +1046,402 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67</w:t>
+              <w:t xml:space="preserve">, 2018, 67, pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01948601v1</w:t>
+                <w:t xml:space="preserve">hal-04067382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières observations sur la découverte d’un trésor dans l’abbaye de Cluny (Saône-et-Loire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Baud</w:t>
+                <w:t xml:space="preserve">Le projet de Care-France : dernières avancées et extension de la base de données en ligne au domaine de la sculpture des IVe-Xe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre -Yves Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Bénédicte Erlande-Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, CARE (Corpus Architecturae Religiosae Europeae, IV-X saec.) – Meaning and use of Corpora, 24, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.115928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067382v1</w:t>
+                <w:t xml:space="preserve">halshs-01948605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de Care-France : dernières avancées et extension de la base de données en ligne au domaine de la sculpture des IVe-Xe siècles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessy Crochat</w:t>
+                <w:t xml:space="preserve">La découverte du Trésor de Cluny. Premiers résultats et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.15268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.115928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01948605v1</w:t>
+                <w:t xml:space="preserve">halshs-01948598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte du Trésor de Cluny. Premiers résultats et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Premières observations sur la découverte d'un trésor dans l'abbaye de Cluny (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Borrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.15268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01948598v1</w:t>
+                <w:t xml:space="preserve">halshs-01948601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye de Saint-André-le-haut à Vienne. Origine et développement d’un monastère de moniales</w:t>
               </w:r>
@@ -2041,437 +2041,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du monastère de Saint-André-le-Haut à Vienne (Isère).</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839843v1</w:t>
+                <w:t xml:space="preserve">hal-03468692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aux origines du monastère de Saint-André-le-Haut à Vienne (Isère).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468692v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcophages du Poitou-Charentes (Ve-VIIe siècles)</w:t>
+                <w:t xml:space="preserve">Le sarcophage de Charenton-du-Cher (Cher) : étude monographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gleize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Scuiller</w:t>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association française d'archéologie mérovingienne, 2009, Bordeaux, France. p. 133-139</w:t>
+              <w:t xml:space="preserve">Les sarcophages de l'Antiquité tardive et du haut Moyen Age : fabrication, utilisation, diffusion, Actes du XXXe colloque de l'Afam, Aquitania,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. p. 259-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01283626v1</w:t>
+                <w:t xml:space="preserve">halshs-01283627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sarcophage de Charenton-du-Cher (Cher) : étude monographique</w:t>
+                <w:t xml:space="preserve">Sarcophages du Poitou-Charentes (Ve-VIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">Christian Scuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sarcophages de l'Antiquité tardive et du haut Moyen Age : fabrication, utilisation, diffusion, Actes du XXXe colloque de l'Afam, Aquitania,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. p. 259-279</w:t>
+              <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association française d'archéologie mérovingienne, 2009, Bordeaux, France. p. 133-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01283627v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01283626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sculpture du Haut Moyen Age en Poitou-Charentes : les récentes découvertes d'Usseau (Deux-Sèvres) et de Pouthumé (Vienne)</w:t>
               </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Hawkes; Sarah Semple. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Medieval Sculpture in Stone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer Ltd, pp.347-360, 2025, </w:t>
@@ -2830,103 +2830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caron</w:t>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -2972,51 +2972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chancels carolingiens de Lyon et Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Crochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métropole de Metz - Musée de la Cour d'Or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chancel de Saint-Pierre-aux-Nonnains de Metz : actes du colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana editoriale, A paraître</w:t>
@@ -3045,90 +3045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baptistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,77 +3192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique intra-muros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CARE-France : dernières avancée et extension de la base de données en ligne au domaine de la sculpture (p. 8-13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Crochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,237 +3930,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825841v1</w:t>
+                <w:t xml:space="preserve">hal-04839826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04839826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
@@ -4172,51 +4172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et archéométrie - UMR 5138. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -4395,64 +4395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4871,190 +4871,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2017, 2 volumes, 466 p. et 145 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108546v1</w:t>
+                <w:t xml:space="preserve">hal-02108442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
+                <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zannettacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2017, 2 volumes, 466 p. et 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108442v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
@@ -5066,51 +5066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2016, 2 volumes, 428 p. et 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5197,190 +5197,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2015, 2 volumes, 318 p. et 99 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108522v1</w:t>
+                <w:t xml:space="preserve">hal-02108406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
+                <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zannettacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2015, 2 volumes, 318 p. et 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108406v1</w:t>
+                <w:t xml:space="preserve">hal-02108522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
@@ -5392,51 +5392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2014, 2 volumes, 284 p. et 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5454,77 +5454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge – 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Baudrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2013, 2 volumes, 168 p. et 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5808,51 +5808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2012, 2 volumes, 191 p. et 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5864,246 +5864,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluny (71), rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Vienne(38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Bourgogne. 2011</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zannettacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2011, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107377v1</w:t>
+                <w:t xml:space="preserve">hal-02108467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne(38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Cluny (71), rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2011, pp.121</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaléat Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier D’aire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Bourgogne. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108467v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6179,51 +6179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09985C4F"/>
+    <w:nsid w:val="691F798C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6410,51 +6410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-flammin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6039-5396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168689480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131658" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.20064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Yves Le Pogam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte Erlande-Brandenburg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.115928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Nimmegeers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2009.7236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. M&#233;rel Brandenburg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zannettacci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108406v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02107377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-flammin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6039-5396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168689480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.20064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131658" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Yves Le Pogam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte Erlande-Brandenburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.115928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Nimmegeers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2009.7236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. M&#233;rel Brandenburg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zannettacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02107377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>