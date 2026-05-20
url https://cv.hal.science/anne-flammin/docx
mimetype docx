--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -483,209 +483,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dessin virtuel à la restitution virtuelle. L'utilisation des nouvelles technologies dans l'étude de la sculpture du haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier liturgique en pierre du groupe épiscopal de Mariana (Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Crochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Flammin</w:t>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, </w:t>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.12-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cel.20064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.131658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564907v1</w:t>
+                <w:t xml:space="preserve">halshs-03913565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier liturgique en pierre du groupe épiscopal de Mariana (Corse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du dessin virtuel à la restitution virtuelle. L'utilisation des nouvelles technologies dans l'étude de la sculpture du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.12-24. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.131658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cel.20064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913565v1</w:t>
+                <w:t xml:space="preserve">hal-03564907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'iconographie de la croix sur les sarcophages du haut Moyen Âge en Gaule</w:t>
               </w:r>
@@ -1107,51 +1107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de Care-France : dernières avancées et extension de la base de données en ligne au domaine de la sculpture des IVe-Xe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Crochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,1821 +1735,2493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents espaces d’accueil à l'abbaye de Cluny</w:t>
+                <w:t xml:space="preserve">Etat de la question et notion d'ateliers pour les sculptures du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Baud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sant’Andrea in contesto. Assistenza, ospitalità e ospedali presso monasteri e canoniche regolari del medioevo europeo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleonora Destefanis; Alice Borgna; Carla Ferrario; Raffaella Afferni, Nov 2024, Novara, Italy</w:t>
+              <w:t xml:space="preserve">Ateliers, circulations et pratiques picturales dans la peinture murale médiévale (Ve-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amaëlle Marzais et Claire Boisseau, Apr 2026, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825857v1</w:t>
+                <w:t xml:space="preserve">hal-05626901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la base de données sous Heurist et du site web du corpus Sathma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet Sathma, un recueil numérique sur la sculpture tardo-antique et du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Sauvage-Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sculpture de l'Antiquité tardive et du haut Moyen Âge [Journée d’étude]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Flammin; Bénédicte Brandenburg; Blandine Nouvel; Christian Sapin; Pascale Chevalier; Pierre-Yves le Pogam; Vincent Rousseau, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Histoire et archéologies religieuses (Antiquité tardive et haut Moyen Âge). Séminaire Université Savoie Mont Bmanc années 2025-2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Emion, Laurent Guichard, Isabelle Parron et Laurent Ripart, Mar 2026, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799442v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution d'une chapelle castrale croisée à Belvoir (Israël)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sculpture de l'Antiquité tardive et du haut Moyen Âge en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Baudchemain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique : outil d’étude de la valeur patrimoniale ! Journées d’études scientifiques prospectives ReSeed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ReSeed, May 2018, Charenton-le-Pont, France</w:t>
+              <w:t xml:space="preserve">Séminaire des médiévistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ciham, May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142846v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les différents espaces d’accueil à l'abbaye de Cluny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
+              <w:t xml:space="preserve">Sant’Andrea in contesto. Assistenza, ospitalità e ospedali presso monasteri e canoniche regolari del medioevo europeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Destefanis; Alice Borgna; Carla Ferrario; Raffaella Afferni, Nov 2024, Novara, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468692v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du monastère de Saint-André-le-Haut à Vienne (Isère).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Baud</w:t>
+                <w:t xml:space="preserve">Présentation de la base de données sous Heurist et du site web du corpus Sathma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Strzelecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sauvage-Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sculpture de l'Antiquité tardive et du haut Moyen Âge [Journée d’étude]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Flammin; Bénédicte Brandenburg; Blandine Nouvel; Christian Sapin; Pascale Chevalier; Pierre-Yves le Pogam; Vincent Rousseau, Nov 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839843v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sarcophage de Charenton-du-Cher (Cher) : étude monographique</w:t>
+                <w:t xml:space="preserve">Les tombes carolingiennes du site de Cluny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sarcophages de l'Antiquité tardive et du haut Moyen Age : fabrication, utilisation, diffusion, Actes du XXXe colloque de l'Afam, Aquitania,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. p. 259-279</w:t>
+              <w:t xml:space="preserve">LIFE THROUGH DEATH Mentality and elements of everyday life through funerary and memorial practices in ancient and medieval Europe and western Asia, archaeological and textual evidence Looking at the theme through a cross-cultural perspective,, Apr 2024, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iryna TESLENKO (Collegium de Lyon, ArAr), Zahra KOUZEHGARI (Collegium de Lyon, Archéorient), Nicolette PAVLIDES (Collegium de Lyon, HISOMA), Anne BAUD (Université de Lyon 2, ArAr), Anne FLAMMIN (ArAr), Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01283627v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcophages du Poitou-Charentes (Ve-VIIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution d'une chapelle castrale croisée à Belvoir (Israël)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Scuiller</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudchemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association française d'archéologie mérovingienne, 2009, Bordeaux, France. p. 133-139</w:t>
+              <w:t xml:space="preserve">Le numérique : outil d’étude de la valeur patrimoniale ! Journées d’études scientifiques prospectives ReSeed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ReSeed, May 2018, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01283626v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sculpture du Haut Moyen Age en Poitou-Charentes : les récentes découvertes d'Usseau (Deux-Sèvres) et de Pouthumé (Vienne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux origines du monastère de Saint-André-le-Haut à Vienne (Isère).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wisigoths et Francs autour de la bataille de Vouillé (507). Recherches récentes sur le haut Moyen Âge dans le Centre-Ouest de la France, Actes des XVIIIe Journées internationales d'archéologie mérovngienne, dir. L. Bourgeois, St-Germain-en-Laye, AFAM, 2010 (Mémoires publiés par l'AFAM, )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vouillé et Poitiers, France. p. 237-249</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01283622v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarcophages du Poitou-Charentes (Ve-VIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Scuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Âge : fabrication, utilisation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association française d'archéologie mérovingienne, 2009, Bordeaux, France. p. 133-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01283626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sarcophage de Charenton-du-Cher (Cher) : étude monographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sarcophages de l'Antiquité tardive et du haut Moyen Age : fabrication, utilisation, diffusion, Actes du XXXe colloque de l'Afam, Aquitania,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. p. 259-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01283627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture du Haut Moyen Age en Poitou-Charentes : les récentes découvertes d'Usseau (Deux-Sèvres) et de Pouthumé (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wisigoths et Francs autour de la bataille de Vouillé (507). Recherches récentes sur le haut Moyen Âge dans le Centre-Ouest de la France, Actes des XVIIIe Journées internationales d'archéologie mérovngienne, dir. L. Bourgeois, St-Germain-en-Laye, AFAM, 2010 (Mémoires publiés par l'AFAM, )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vouillé et Poitiers, France. p. 237-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01283622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor en stuc de Vouneuil-sous-Biard et la sculpture tardo-antique jusqu'au haut Moyen Age en Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stucs et décors sculptés de la fin de l'Antiquité au Moyen Age (du Ve au XIIe siècle), Actes du colloque international tenu à Poitiers du 16 au 19 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Poitiers, France. p. 85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Example of Merovingian Funerary Art in Gaul: the Sarcophagi Lids Decorated with a Multiple Bands Motif from Poitou (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'infirmerie monastique de Cluny du Xe au XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jane Hawkes; Sarah Semple. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Baud, Susan Boynton, Isabelle Cochelin, Anne Flammin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Medieval Sculpture in Stone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infirmeries monastiques et hospices. Lieux de soin du Moyen Âge à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Disciplina Monastica (vol. 14), Brepols, 2026, 978-2-503-61924-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429294v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2017. Découverte d’un trésor dans l’abbaye de Cluny</w:t>
+                <w:t xml:space="preserve">Lieux d’accueil à l’abbaye de Cluny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleonora Destefanis, Isabelle Cochelin, Alice Borgna. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM Éditions, pp.138-141, 2025</w:t>
+              <w:t xml:space="preserve">Assistenza, ospitalità e ospedali presso monasteri e canoniche regolari del medioevo europeo: l’ospedale di Sant’Andrea di Vercelli in contesto. Care, Hospitality and Hospitals in Monasteries and Houses of Regular Canons in Medieval Europe: The Hospital of Sant’Andrea in Vercelli in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Disciplina Monastica (vol. 15), Brepols, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547202v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+                <w:t xml:space="preserve">An Example of Merovingian Funerary Art in Gaul: the Sarcophagi Lids Decorated with a Multiple Bands Motif from Poitou (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jane Hawkes; Sarah Semple. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Medieval Sculpture in Stone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boydell &amp; Brewer Ltd, pp.347-360, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.33432617.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468863v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chancels carolingiens de Lyon et Vienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chancels du groupe épiscopal des églises de Saint-Irénée, de Saint-Just et de l'abbaye de l'Île-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Métropole de Metz - Musée de la Cour d'Or. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier de la Selle, Margaux Ruaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le chancel de Saint-Pierre-aux-Nonnains de Metz : actes du colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana editoriale, A paraître</w:t>
+              <w:t xml:space="preserve">Merveilleux Moyen Âge. L'abbaye de l'Île-Barbe, un voyage aux portes de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale S.p.A, pp.68-79, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564930v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baptistère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+                <w:t xml:space="preserve">Tombe sainte et fondation de l'abbaye des moniales de Saint-André-le-Haut à Vienne dans le Dauphiné (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Daniel ISTRIA. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniele Ferraiuolo, François Bougard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sacred Places. Devotional Practices ans Space Organization in Early Medieval Monasteries (5th-10th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Haut Moyen Âge (52), Brepols, pp.119-134, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113137v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05627107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La basilique intra-muros</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+                <w:t xml:space="preserve">2017. Découverte d’un trésor dans l’abbaye de Cluny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.138-141, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113110v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CARE-France : dernières avancée et extension de la base de données en ligne au domaine de la sculpture (p. 8-13)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Crochat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.B. Mérel Brandenburg</w:t>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE (Corpus Architecturae Religiosae Europeae) – Meaning and Use of Corpora, 24th Annual International Scientific Symposium of the IRCLAMA, Pula – 25-28 mai 2017, G.P. Brogiolo, J.-P. Caillet, P. Chevalier, S. Mustač, M. Jurković &amp; C. Sapin (éd.), Hortus Artium Medievalium, 24, Zagreb: IRCLAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614469v1</w:t>
+                <w:t xml:space="preserve">hal-03468863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chancels carolingiens de Lyon et Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métropole de Metz - Musée de la Cour d'Or. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le chancel de Saint-Pierre-aux-Nonnains de Metz : actes du colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baptistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel ISTRIA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-112, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.8182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La basilique intra-muros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel ISTRIA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-83, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.8248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet CARE-France : dernières avancée et extension de la base de données en ligne au domaine de la sculpture (p. 8-13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Crochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Mérel Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARE (Corpus Architecturae Religiosae Europeae) – Meaning and Use of Corpora, 24th Annual International Scientific Symposium of the IRCLAMA, Pula – 25-28 mai 2017, G.P. Brogiolo, J.-P. Caillet, P. Chevalier, S. Mustač, M. Jurković &amp; C. Sapin (éd.), Hortus Artium Medievalium, 24, Zagreb: IRCLAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor installé dans le baptistère de Poitiers au VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Boissavit-Camus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le baptistère Saint-Jean de Poitiers : De l'édifice à l'histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, Brepols publishers, pp.359-399, 2014, Bibliothèque de l'Antiquité tardive, 9782503548319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3559,360 +4231,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport critique sur les matériels et logiciels 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du bâti et photogrammétrie rapprochée au château de Belvoir (Kokhav Ha Yarden, Israël)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation du laser scanner dans le cadre de l'étude de bâti de l'église de Veyrines (Ardèche), Architecture, décor, organisation de l'espace. Les enjeux de l'archéologie médiévale, Mélanges d'archéologie et d'histoire de l'art du Moyen Age offerts à Jean-Francois Reynaud, dir. N. Reveyron, O. Puel et Ch. Gaillard, Documents d'archéologie en Rhône-Alpes et en Auvergne, n°38, Lyon 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, p. 243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages mérovingiens : étude iconographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans de découvertes archéologiques à Béruges (Vienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, p. 207-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01283620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3922,917 +4594,917 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04839826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04825841v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion du Corpus SATHMA, Sculpture de l'Antiquité tardive et du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et archéométrie - UMR 5138. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne de la fin de l'antiquité tardive à l'époque moderne : pour un atlas de la ville médiévale, Projet collectif de recherche, Rapport intermédiaire – 2ème année du programme triennal 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5138 - Archéologie et Archéométrie; Service régional de l'Archéologie Rhône-Alpes; LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; Département de l'Isère. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anciennes églises Saint-Pierre et Saint-Georges (Vienne, Isère). Étude archéologique préalable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Atelier d'Archéologie Alpine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4841,73 +5513,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4916,249 +5588,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2017, 2 volumes, 466 p. et 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2016, 2 volumes, 428 p. et 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5167,73 +5839,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny (Saône-et-Loire), Abbaye. Etude de l’ancienne infirmerie, Rapport final de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5242,692 +5914,692 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Bourgogne-Franche-Comté. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2015, 2 volumes, 318 p. et 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2014, 2 volumes, 284 p. et 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge – 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Baudrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Corse. 2013, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, Fouille et étude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2013, 2 volumes, 168 p. et 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny (71), rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaléat Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier D’aire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Bourgogne. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), église Saint-André-le-Haut, Fouille et étude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2012, 2 volumes, 191 p. et 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne(38), église Saint-André-le-Haut, rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zannettacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,183 +6607,286 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Rhône-Alpes. 2011, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny (71), rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaléat Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier D’aire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Bourgogne. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture du haut Moyen Âge entre Loire et Gironde (VIe - Xe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flammin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers; Cescm, 1999. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05626947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6179,51 +6954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691F798C"/>
+    <w:nsid w:val="809EF80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6410,51 +7185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-flammin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6039-5396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168689480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.20064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131658" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Yves Le Pogam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte Erlande-Brandenburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.115928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Nimmegeers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2009.7236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. M&#233;rel Brandenburg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zannettacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02107377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-flammin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6039-5396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168689480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievalista.6278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Crochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.20064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.19130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chopin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kilgallon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Yves Le Pogam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;n&#233;dicte Erlande-Brandenburg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.115928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02015504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Nimmegeers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14485" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2009.7236" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Strzelecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sauvage-Cerisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudchemain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roug&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.33432617.30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. M&#233;rel Brandenburg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessaint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zannettacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02107377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05626947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>