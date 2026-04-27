--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -1195,165 +1195,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« (Re)discovering travelling mothers: A survey of the mother-land in travel writing from the 18th to the 20th century »</w:t>
+                <w:t xml:space="preserve">« Domesticating Travel: Annie Brassey’s A Voyage in the Sunbeam, our Home on the Ocean for Eleven Months (1878) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire, écrire, voyager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELVA; VALE; Université Côte d'Azur; LERMA; CTEL, May 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Hitting the Road!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEVE, Feb 2023, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945356v1</w:t>
+                <w:t xml:space="preserve">hal-03945348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Domesticating Travel: Annie Brassey’s A Voyage in the Sunbeam, our Home on the Ocean for Eleven Months (1878) »</w:t>
+                <w:t xml:space="preserve">« (Re)discovering travelling mothers: A survey of the mother-land in travel writing from the 18th to the 20th century »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hitting the Road!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEVE, Feb 2023, Tours (France), France</w:t>
+              <w:t xml:space="preserve">Lire, écrire, voyager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELVA; VALE; Université Côte d'Azur; LERMA; CTEL, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945348v1</w:t>
+                <w:t xml:space="preserve">hal-03945356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nineteenth-Century Women Travellers: Did the Exception Prove the Rule? »</w:t>
               </w:r>
@@ -1877,198 +1877,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Talkin’ to Me?</w:t>
+                <w:t xml:space="preserve">Voyage, parcours initiatique, exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions de l’École Polytechnique. , 2017, 978-2-7302-1659-3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaine Chemmachery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Canadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2017, "Clefs concours"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864639v1</w:t>
+                <w:t xml:space="preserve">hal-03864632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage, parcours initiatique, exil</w:t>
+                <w:t xml:space="preserve">You Talkin’ to Me?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2017, "Clefs concours"</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brasart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions de l’École Polytechnique. , 2017, 978-2-7302-1659-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864632v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ici et l'ailleurs</w:t>
               </w:r>
@@ -2358,165 +2358,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I am a Woman’ : la reconfiguration des genres dans Winter Studies and Summer Rambles in Canada d’Anna Jameson (1838)</w:t>
+                <w:t xml:space="preserve">Per)forming the Self through the Other : Gender, Transgression, Writing in Anna Jameson’s Winter Studies and Summer Rambles (1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">The Foreignness of Foreigners: Cultural Representations of the Other in the British Isles (17th-20th Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, 978-1-4438-7424-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007759v1</w:t>
+                <w:t xml:space="preserve">hal-02007678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per)forming the Self through the Other : Gender, Transgression, Writing in Anna Jameson’s Winter Studies and Summer Rambles (1838)</w:t>
+                <w:t xml:space="preserve">‘I am a Woman’ : la reconfiguration des genres dans Winter Studies and Summer Rambles in Canada d’Anna Jameson (1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Foreignness of Foreigners: Cultural Representations of the Other in the British Isles (17th-20th Centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2015, 978-1-4438-7424-3</w:t>
+              <w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007678v1</w:t>
+                <w:t xml:space="preserve">hal-02007759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation, Remembering and Reforming in Anna Jameson’s Winter Studies and Summer Rambles (1838)</w:t>
               </w:r>
@@ -2999,51 +2999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Quaireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121666ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hwx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2021.1918836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Pralon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Byczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bozon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraldo Emmanuelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249?srsltid=AfmBOoprFNKBwt6GX-2XAN1qOBLFwAv5BA3BXPlAWxRHT_vNajqeqDs2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/mondes-anglophones/le-feminin-en-partage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Canadas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brasart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/dossier-anglais/396-l-ici-et-l-ailleurs--9782350303307.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Quaireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121666ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hwx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645145.2021.1918836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Pralon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Byczek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bozon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peraldo Emmanuelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249?srsltid=AfmBOoprFNKBwt6GX-2XAN1qOBLFwAv5BA3BXPlAWxRHT_vNajqeqDs2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/mondes-anglophones/le-feminin-en-partage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Canadas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brasart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/dossier-anglais/396-l-ici-et-l-ailleurs--9782350303307.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Twenty-First-Century-Perspectives-on-British-Travel-Writing-Decentring-Epistemologies/Ounoughi-Peraldo-Quaireau/p/book/9781032852249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02007698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13efk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>