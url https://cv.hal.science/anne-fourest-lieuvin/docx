--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -589,377 +589,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triadin and CLIMP-63 form a link between triads and microtubules in muscle cells</w:t>
+                <w:t xml:space="preserve">Tau antagonizes end-binding protein tracking at microtubule ends through a phosphorylation- dependent mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Osseni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sébastien</w:t>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Sarrault</w:t>
+                <w:t xml:space="preserve">Elea Prezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Couté</w:t>
+                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.188862⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.2924-2934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E16-01-0029)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135097v1</w:t>
+                <w:t xml:space="preserve">hal-01478521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau antagonizes end-binding protein tracking at microtubule ends through a phosphorylation- dependent mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triadin and CLIMP-63 form a link between triads and microtubules in muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">Oriana Sarrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Prezel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Vinit</w:t>
+                <w:t xml:space="preserve">Mathieu Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (19), pp.2924-2934. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (20), pp.3744-3755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E16-01-0029)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.188862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478521v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau co-organizes dynamic microtubule and actin networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Prezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.9964</w:t>
@@ -1116,295 +1116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00904818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of triadin, a protein of the calcium release complex, is responsible for cardiac arrhythmia with sudden death in human.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of triadin in the organization of reticulum membrane at the muscle triad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Osseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
+                <w:t xml:space="preserve">Karine Pernet-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cacheux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Brocard</w:t>
+                <w:t xml:space="preserve">Daniella Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (Pt 14), pp.3443-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.100958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00763211v1</w:t>
+                <w:t xml:space="preserve">inserm-00763148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of triadin in the organization of reticulum membrane at the muscle triad.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of triadin, a protein of the calcium release complex, is responsible for cardiac arrhythmia with sudden death in human.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roux-Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella Rossi</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 125 (Pt 14), pp.3443-53. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (12), pp.2759-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.100958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00763148v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00763211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of Ser172 in yeast β tubulin induces defects in microtubule dynamics and cell division.</w:t>
               </w:r>
@@ -1652,373 +1652,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of microtubule-associated protein STOP by calmodulin kinase II.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification of tubulin from limited volumes of cultured cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M509602200⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (1), pp.183-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2005.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00380052v1</w:t>
+                <w:t xml:space="preserve">inserm-00380060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of tubulin from limited volumes of cultured cells.</w:t>
+                <w:t xml:space="preserve">Microtubule regulation in mitosis: tubulin phosphorylation by the cyclin-dependent kinase Cdk1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fourest-Lieuvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Peris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (1), pp.183-90. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.1041-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2005.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E05-07-0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00380060v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule regulation in mitosis: tubulin phosphorylation by the cyclin-dependent kinase Cdk1.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Phosphorylation of microtubule-associated protein STOP by calmodulin kinase II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Peris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gache</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques S. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Garcia-Saez</w:t>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+                <w:t xml:space="preserve">Fabrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (3), pp.1041-50. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (28), pp.19561-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E05-07-0621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M509602200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00380069v1</w:t>
+                <w:t xml:space="preserve">inserm-00380052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of nuclear oscillations in Saccharomyces cerevisiae expressing Glu tubulin</w:t>
               </w:r>
@@ -2304,90 +2304,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TIRF microscopy assay to decode how tau regulates EB's tracking at microtubule ends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Prezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2528,51 +2528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67B719F0"/>
+    <w:nsid w:val="F84A19C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2759,51 +2759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-fourest-lieuvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1325-6788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221489401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.08.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel S&#233;bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giannesini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-018-0176-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Sarrault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2013.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Rossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.100958" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00566490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny-Constanza Thibout-Quintana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013553" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faur&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.171892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baratier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509602200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2005.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-07-0621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badin-Lar&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soleilhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307917101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.142.1.167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-fourest-lieuvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1325-6788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221489401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2022.08.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel S&#233;bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giannesini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-018-0176-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Osseni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Sarrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.188862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2013.052" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pernet-Gallay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.100958" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00763211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roux-Buisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00566490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny-Constanza Thibout-Quintana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013553" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faur&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oddoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.171892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2005.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia-Saez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-07-0621" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baratier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M509602200" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badin-Lar&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soleilhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307917101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.142.1.167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>