--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -2528,51 +2528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F84A19C8"/>
+    <w:nsid w:val="AF9D3CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>