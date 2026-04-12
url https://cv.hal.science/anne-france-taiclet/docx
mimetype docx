--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -273,360 +273,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stronghold to marginal constituency: the case of the 18th arrondissement in Paris (2014–2022)</w:t>
+                <w:t xml:space="preserve">Éradiquer sans prohiber ? Évolutions internationales des politiques publiques de contrôle du tabac au xxi e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-023-00228-x⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 35 (5), pp.39-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.pr1.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720347v1</w:t>
+                <w:t xml:space="preserve">hal-04720411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légalisation du cannabis en Amérique du Nord sous l’angle de la santé publique (2): la régulation en pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légalisation du cannabis en Amérique du Nord sous l’angle de la santé publique (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éradiquer sans prohiber ? Évolutions internationales des politiques publiques de contrôle du tabac au xxi e siècle</w:t>
+                <w:t xml:space="preserve">From stronghold to marginal constituency: the case of the 18th arrondissement in Paris (2014–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 35 (5), pp.39-49. </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.398-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.pr1.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-023-00228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720411v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du temps concédé</w:t>
               </w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jour d’élection, ou l’étrange 15 mars à Paris. Une résurgence du clivage gauche-droite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution comparée des politiques de régulation du tabac en Europe et aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Etudes. Synthèse de travaux sur l'immigration et la présence étrangère en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1753,263 +1753,390 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03686539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contextes du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. Presses universitaires du Septentrion, pp.368, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980832v1</w:t>
+                <w:t xml:space="preserve">hal-05572686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la conquête des villes : sociologie politique des élections municipales de 2014 en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+                <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Croquant, 2022, 978-2-36512-359-4 (br.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01794319v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la conquête des villes : sociologie politique des élections municipales de 2014 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.324, 2018, Espaces politiques, 978-2-7574-1929-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01794319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sens du vote: une enquête sociologique (France 2011-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,1618 +2164,1756 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Boncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2016, Res Publica, 978-2-7535-4759-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.73616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver un supposé « swing arrondissement » : la campagne souterraine du PS dans le 18earrondissement de Paris</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">in A-S. Petitfils, S. Ségas, A. Delaporte. </w:t>
+                <w:t xml:space="preserve">Introduction. Le vote dans tous ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aldrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif ALCOV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les partis font-ils toujours la campagne ? Les coulisses des élections municipales de 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les contextes du vote : l'ancrage social des pratiques électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2025, 978-2-7574-4505-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1579b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720322v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre des trois n’a pas eu lieu. Les ressorts de la stabilité des positions municipales à Paris</w:t>
+                <w:t xml:space="preserve">Conserver un supposé « swing arrondissement » : la campagne souterraine du PS dans le 18earrondissement de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon (dir.). </w:t>
+              <w:t xml:space="preserve">in A-S. Petitfils, S. Ségas, A. Delaporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démobilisations électorales dans la France urbaine : Les élections municipales de 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 161-174, 2023, Res Publica, 978-2-7535-8860-8</w:t>
+              <w:t xml:space="preserve">Les partis font-ils toujours la campagne ? Les coulisses des élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 978-2-7574-4097-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228577v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vote stratégique ? Des calculs individuels aux conditions politiques et sociales de la recomposition des électorats socialistes en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in E. Agrikoliansky et. al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre social et désordre électoral. Une sociologie du vote de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.151-180, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorer son quartier à gauche. Les dimensions politiques du travail de gentrification de la bourgeoisie progressiste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La guerre des trois n’a pas eu lieu. Les ressorts de la stabilité des positions municipales à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lorenzo Barrault-Stella; Anne-France Taiclet; Clémentine Berjaud. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Croquant, pp.207-264, 2022, 978-2-36512-359-4</w:t>
+              <w:t xml:space="preserve">Démobilisations électorales dans la France urbaine : Les élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 161-174, 2023, Res Publica, 978-2-7535-8860-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228583v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Et pourtant, à chaque fois, tu te laisses reprendre au jeu ». Un virtuose indigné ou les variations d'un désenchantement passionné pour la politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colorer son quartier à gauche. Les dimensions politiques du travail de gentrification de la bourgeoisie progressiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Barrault-Stella; Anne-France Taiclet; Clémentine Berjaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voter par temps de crise (dir. E. Agrikoliansky, P. Aldrin, S. Lévêque)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.207-264, 2022, 978-2-36512-359-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947052v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation des développeurs territoriaux comme mécanisme de production de normes dans l’action publique</w:t>
+                <w:t xml:space="preserve">« Et pourtant, à chaque fois, tu te laisses reprendre au jeu ». Un virtuose indigné ou les variations d'un désenchantement passionné pour la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnalisation(s) et État. Une sociologie politique des professions (dir. F. Bajard et al.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voter par temps de crise (dir. E. Agrikoliansky, P. Aldrin, S. Lévêque)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.182-203, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.aldri.2021.01.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947143v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre renouvellement et ancrage : une situation d’alternance paradoxale autour d’une sortante-dissidente (Lyon 1er)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne France Taiclet; Sandrine Lévêque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la conquête des villes. Sociologie politique des élections municipales de 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand gouverner c'est rythmer</w:t>
+                <w:t xml:space="preserve">La professionnalisation des développeurs territoriaux comme mécanisme de production de normes dans l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités politiques. Le temps dans l'action politique collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.181-196, 2017</w:t>
+              <w:t xml:space="preserve">Professionnalisation(s) et État. Une sociologie politique des professions (dir. F. Bajard et al.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947134v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand dépenser c’est faire : une analyse de l’évaluation des politiques territoriales européennes</w:t>
+                <w:t xml:space="preserve">Quand gouverner c'est rythmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mespoulet, Martine. </w:t>
+              <w:t xml:space="preserve">in G. Marrel, R. Payre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantifier les territoires : des chiffres pour l'action publique territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-150, 2017</w:t>
+              <w:t xml:space="preserve">Temporalités politiques. Le temps dans l'action politique collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.181-196, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546930v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réceptions différenciées du patrimoine industriel comme répertoire d’action publique : entre héritage industriel et reconversion des territoires</w:t>
+                <w:t xml:space="preserve">Quand dépenser c’est faire : une analyse de l’évaluation des politiques territoriales européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in G. Busquet et. al (dir.). </w:t>
+              <w:t xml:space="preserve">Mespoulet, Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires et patrimoines. Des revendications aux conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.63-74, 2017</w:t>
+              <w:t xml:space="preserve">Quantifier les territoires : des chiffres pour l'action publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-150, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947194v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabot ! Gros pouf !&amp;quot; Jauger, juger la politique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les réceptions différenciées du patrimoine industriel comme répertoire d’action publique : entre héritage industriel et reconversion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SPEL (collectif Sociologie politique des élections). </w:t>
+              <w:t xml:space="preserve">in G. Busquet et. al (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sens du vote : une enquête sociologique (France 2011-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.153-178, 2016, Res Publica</w:t>
+              <w:t xml:space="preserve">Mémoires et patrimoines. Des revendications aux conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.63-74, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327701v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a de fortes chances que je sois obligé de voter Sarkozy&amp;quot; : (In)certitudes des choix électoraux</w:t>
+                <w:t xml:space="preserve">Questions de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Collectif Sociologie politique des élections (SPEL). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif SPEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du vote : une enquête sociologique (France, 2011-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-152, 2016, Res Publica, 978-2-7535-4759-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.73670⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-216, 2016, 978-2-7535-4759-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508215v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions de méthode</w:t>
+                <w:t xml:space="preserve">Il y a de fortes chances que je sois obligé de voter Sarkozy&amp;quot; : (In)certitudes des choix électoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Agrikoliansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Collectif SPEL. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Grignou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Sociologie politique des élections (SPEL). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du vote : une enquête sociologique (France, 2011-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-216, 2016, 978-2-7535-4759-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.73682⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-152, 2016, Res Publica, 978-2-7535-4759-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508222v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps d’une transgression des frontières politiques et syndicales : structuration et marginalisation de réseaux d’anciens syndicalistes au service de la campagne de F. Hollande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nabot ! Gros pouf !&amp;quot; Jauger, juger la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaxie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Courty, Guillaume; Gervais, Julie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SPEL (collectif Sociologie politique des élections). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lobbying électoral : groupes en campagne présidentielle (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-153, 2016</w:t>
+              <w:t xml:space="preserve">Les sens du vote : une enquête sociologique (France 2011-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.153-178, 2016, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546974v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je me sens devenir de droite' : trajectoires sociales et itinéraires électoraux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le temps d’une transgression des frontières politiques et syndicales : structuration et marginalisation de réseaux d’anciens syndicalistes au service de la campagne de F. Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Courty, Guillaume; Gervais, Julie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sens du vote. Une enquête sociologique (France 2011-2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le lobbying électoral : groupes en campagne présidentielle (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-153, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625677v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement économique territorial au regard de la gouvernance territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je me sens devenir de droite' : trajectoires sociales et itinéraires électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Grignou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gouvernance territoriale : pratiques, discours et théories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les sens du vote. Une enquête sociologique (France 2011-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.75-104, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73661.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00973184v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement économique territorial au regard de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pasquier, Romain ; Simoulin, Vincent ; Weisbein, Julien ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance territoriale : pratiques, discours et théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ [Seconde édition revue et augmentée ], pp.169-194, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance, Expertise and Competitive Politics. The Case of Territorial Development Policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arthur Benz and Yannis Papadopoulos (eds),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance and Democracy. Comparing National, European and International Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3658,117 +3923,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic d'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00222785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3778,157 +4043,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de l'enquête sur les politiques municipales d'intégration des populations d'origine étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaxie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1. 1998, 2 volumes, 318 p. et 504 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4075,51 +4340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delaporte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00228-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr1.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.233.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030949ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Spel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73616" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947052v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Grignou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73670" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73682" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73661." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr1.0024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delaporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00228-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.233.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030949ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Spel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Grignou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73670" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73661." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>