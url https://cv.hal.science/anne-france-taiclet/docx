--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -273,360 +273,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éradiquer sans prohiber ? Évolutions internationales des politiques publiques de contrôle du tabac au xxi e siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La légalisation du cannabis en Amérique du Nord sous l’angle de la santé publique (2): la régulation en pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Obradovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720411v1</w:t>
+                <w:t xml:space="preserve">hal-04720370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légalisation du cannabis en Amérique du Nord sous l’angle de la santé publique (2): la régulation en pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La légalisation du cannabis en Amérique du Nord sous l’angle de la santé publique (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 159</w:t>
+              <w:t xml:space="preserve">, 2023, 158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720370v1</w:t>
+                <w:t xml:space="preserve">hal-04720365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légalisation du cannabis en Amérique du Nord sous l’angle de la santé publique (1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From stronghold to marginal constituency: the case of the 18th arrondissement in Paris (2014–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.398-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-023-00228-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720365v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stronghold to marginal constituency: the case of the 18th arrondissement in Paris (2014–2022)</w:t>
+                <w:t xml:space="preserve">Éradiquer sans prohiber ? Évolutions internationales des politiques publiques de contrôle du tabac au xxi e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (4), pp.398-418. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 35 (5), pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-023-00228-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.pr1.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720347v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du temps concédé</w:t>
               </w:r>
@@ -794,51 +794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jour d’élection, ou l’étrange 15 mars à Paris. Une résurgence du clivage gauche-droite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution comparée des politiques de régulation du tabac en Europe et aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Etudes. Synthèse de travaux sur l'immigration et la présence étrangère en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2402,51 +2402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver un supposé « swing arrondissement » : la campagne souterraine du PS dans le 18earrondissement de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in A-S. Petitfils, S. Ségas, A. Delaporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les partis font-ils toujours la campagne ? Les coulisses des élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2024, 978-2-7574-4097-1</w:t>
@@ -2574,51 +2574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des trois n’a pas eu lieu. Les ressorts de la stabilité des positions municipales à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobilisations électorales dans la France urbaine : Les élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 161-174, 2023, Res Publica, 978-2-7535-8860-8</w:t>
@@ -2805,169 +2805,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre renouvellement et ancrage : une situation d’alternance paradoxale autour d’une sortante-dissidente (Lyon 1er)</w:t>
+                <w:t xml:space="preserve">La professionnalisation des développeurs territoriaux comme mécanisme de production de normes dans l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la conquête des villes. Sociologie politique des élections municipales de 2014</w:t>
+              <w:t xml:space="preserve">Professionnalisation(s) et État. Une sociologie politique des professions (dir. F. Bajard et al.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947233v1</w:t>
+                <w:t xml:space="preserve">hal-03947143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation des développeurs territoriaux comme mécanisme de production de normes dans l’action publique</w:t>
+                <w:t xml:space="preserve">Entre renouvellement et ancrage : une situation d’alternance paradoxale autour d’une sortante-dissidente (Lyon 1er)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne France Taiclet; Sandrine Lévêque. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnalisation(s) et État. Une sociologie politique des professions (dir. F. Bajard et al.)</w:t>
+              <w:t xml:space="preserve">À la conquête des villes. Sociologie politique des élections municipales de 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947143v1</w:t>
+                <w:t xml:space="preserve">hal-03947233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand gouverner c'est rythmer</w:t>
               </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Obradovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 1. 1998, 2 volumes, 318 p. et 504 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4340,51 +4340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr1.0024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delaporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00228-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.233.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030949ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Spel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Grignou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73670" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73661." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720370v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delaporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00228-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr1.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.233.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030949ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Spel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Grignou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73670" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73661." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>