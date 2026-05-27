--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -3537,243 +3537,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01327701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps d’une transgression des frontières politiques et syndicales : structuration et marginalisation de réseaux d’anciens syndicalistes au service de la campagne de F. Hollande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je me sens devenir de droite' : trajectoires sociales et itinéraires électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Grignou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lobbying électoral : groupes en campagne présidentielle (2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les sens du vote. Une enquête sociologique (France 2011-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.75-104, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.73661.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546974v1</w:t>
+                <w:t xml:space="preserve">hal-01625677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je me sens devenir de droite' : trajectoires sociales et itinéraires électoraux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le temps d’une transgression des frontières politiques et syndicales : structuration et marginalisation de réseaux d’anciens syndicalistes au service de la campagne de F. Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Courty, Guillaume; Gervais, Julie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sens du vote. Une enquête sociologique (France 2011-2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le lobbying électoral : groupes en campagne présidentielle (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.127-153, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625677v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement économique territorial au regard de la gouvernance territoriale</w:t>
               </w:r>
@@ -4340,51 +4340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720370v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delaporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00228-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr1.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.233.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030949ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Spel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Grignou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73670" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73661." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720370v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delaporte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00228-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr1.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.233.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030949ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaxie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lassalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fretel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Geay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Spel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1579b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0183" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73682" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Grignou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73670" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rozier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.73661." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Lasalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>