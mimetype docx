--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1688,151 +1688,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TNS 200-2008, récits d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Solitaires intempestifs / Théâtre national de Strasbourg, 10, 2008, OutreScène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metteuses en scène : le théâtre a-t-il un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471353v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs de l'émotion</w:t>
               </w:r>
@@ -3161,173 +3161,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trois &amp;quot;Solitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bident, Christophe Triau </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans la solitude de Bernard-Marie Koltès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 118-121, 2014, Textuel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gênese de um combate: um encontro &amp;quot;atrás das palavras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Paret Passos; Noêmia G. Soares; Sergio Romanelli; Sílvia Maria Guerra Anastácio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processo de criação interartes: cinema, teatro e edições eletrônicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, horizonte, pp. 155-177., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425817v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01425822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences du théâtre dans Intimité (Intimacy), de Patrice Chéreau</w:t>
               </w:r>
@@ -3453,246 +3453,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grisélidis de Charles Perrault , mise en scène d'Antoine Vitez (1977)</w:t>
+                <w:t xml:space="preserve">Bérénice de Racine, mise en scène d'Antoine Vitez (1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier-René Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitez, toutes les mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Cyrille Godefroy, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099471v1</w:t>
+                <w:t xml:space="preserve">hal-01099472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice de Racine, mise en scène d'Antoine Vitez (1979)</w:t>
+                <w:t xml:space="preserve">Les Bains de Maïakovski, mise en scène d'Antoine Vitez (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier-René Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitez, toutes les mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Cyrille Godefroy, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099472v1</w:t>
+                <w:t xml:space="preserve">hal-01099470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bains de Maïakovski, mise en scène d'Antoine Vitez (1967)</w:t>
+                <w:t xml:space="preserve">Grisélidis de Charles Perrault , mise en scène d'Antoine Vitez (1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier-René Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitez, toutes les mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Cyrille Godefroy, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099470v1</w:t>
+                <w:t xml:space="preserve">hal-01099471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Revizor, de Gogol, mise en scène d'Antoine Vitez (1980)</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret Lauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aperghis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Saada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05257029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYCU1641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Garutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret Lauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aperghis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Saada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05257029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYCU1641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Garutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>