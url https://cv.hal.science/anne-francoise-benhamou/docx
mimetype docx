--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -1136,51 +1136,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vitez, homme de théâtre et photographe,</w:t>
+                <w:t xml:space="preserve">Antoine Vitez, homme de théâtre et photographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Joinnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aperghis</w:t>
@@ -1212,51 +1212,51 @@
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Solitaires Intempestifs, 2015</w:t>
+              <w:t xml:space="preserve">Solitaires Intempestifs, 2015, 978-2-84681-439-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1936,151 +1936,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi êtes-vous metteur en scène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Solitaires intempestifs / Théâtre national de Strasbourg, 6, 2005, OutreScène</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dialogues avec les classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Solitaires intempestifs / Théâtre national de Strasbourg, 3, 2005, OutreScène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471330v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kane</w:t>
               </w:r>
@@ -3453,246 +3453,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice de Racine, mise en scène d'Antoine Vitez (1979)</w:t>
+                <w:t xml:space="preserve">Grisélidis de Charles Perrault , mise en scène d'Antoine Vitez (1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier-René Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitez, toutes les mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Cyrille Godefroy, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099472v1</w:t>
+                <w:t xml:space="preserve">hal-01099471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bains de Maïakovski, mise en scène d'Antoine Vitez (1967)</w:t>
+                <w:t xml:space="preserve">Bérénice de Racine, mise en scène d'Antoine Vitez (1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier-René Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitez, toutes les mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Cyrille Godefroy, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099470v1</w:t>
+                <w:t xml:space="preserve">hal-01099472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grisélidis de Charles Perrault , mise en scène d'Antoine Vitez (1977)</w:t>
+                <w:t xml:space="preserve">Les Bains de Maïakovski, mise en scène d'Antoine Vitez (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier-René Veillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitez, toutes les mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Cyrille Godefroy, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099471v1</w:t>
+                <w:t xml:space="preserve">hal-01099470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Revizor, de Gogol, mise en scène d'Antoine Vitez (1980)</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret Lauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aperghis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Saada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05257029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYCU1641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Garutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret Lauret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aperghis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Banu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samra Bonvoisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Saada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Jernite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/manuel-etudes-theatrales-arts-scene-et-du-spectacle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05257029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYCU1641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Garutti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rivi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>