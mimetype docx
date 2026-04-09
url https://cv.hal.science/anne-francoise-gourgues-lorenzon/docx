--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -339,624 +339,624 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
+                <w:t xml:space="preserve">Cleavage fracture of high strength tempered martensite and mixed tempered martensite + upper bainite medium carbon steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Madi</w:t>
+                <w:t xml:space="preserve">Frank Tioguem Teagho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Villeroy</w:t>
+                <w:t xml:space="preserve">Matthieu Maziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
+                <w:t xml:space="preserve">André Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-025-00898-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222743v1</w:t>
+                <w:t xml:space="preserve">hal-05389730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature flow behavior and associated microstructural evolution of 316Nb austenitic stainless steel - transition between discontinuous and continuous dynamic recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 948, pp.149249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2025.149249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact toughness at room and cryogenic temperatures of 316L stainless steel processed by wire arc additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Sonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wident</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 933, pp.148276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleavage fracture of high strength tempered martensite and mixed tempered martensite + upper bainite medium carbon steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maziere</w:t>
+                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Galtier</w:t>
+                <w:t xml:space="preserve">B. Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 250 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 944, pp.148922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-025-00898-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389730v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact toughness of LPBF 316L stainless steel below room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Sonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wident</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 915, pp.147189. </w:t>
@@ -994,103 +994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure – Toughness relationships in 316L stainless steel produced by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Sonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wident</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 877, pp.145179. </w:t>
@@ -1122,944 +1122,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain size on the high-temperature creep behaviour of M5Framatome1 zirconium alloy under vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependency of recrystallization kinetics on the solidification microstructure of 316 L stainless steel processed by laser powder bed fusion (LPBF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Sonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Maskrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Trego</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+                <w:t xml:space="preserve">Louis Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153503⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.112370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517768v1</w:t>
+                <w:t xml:space="preserve">hal-03811878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the microtexture evolution induced by plastic deformation on the resistance of a hot-rolled pipeline steel to flat cleavage fracture and to brittle delamination cracking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of 3D crack propagation scenario in resistance spot welds of a martensitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Chanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betrand Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 233 (2), pp.211-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-022-00621-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 235, pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-022-00626-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065295v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of 3D crack propagation scenario in resistance spot welds of a martensitic stainless steel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the Thermal History on Macrostructure and Microstructure Development in High-Strength Steel Welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-022-00626-2⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.2561-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-022-06686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614191v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency of recrystallization kinetics on the solidification microstructure of 316 L stainless steel processed by laser powder bed fusion (LPBF)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hicham Maskrot</w:t>
+                <w:t xml:space="preserve">Influence of the High-Temperature Mechanical Loading Mode on the Flow Behavior and Microstructural Evolution of a Nb-Stabilized Austenitic Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lemarquis</w:t>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.112370. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.610-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-021-06536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811878v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Thermal History on Macrostructure and Microstructure Development in High-Strength Steel Welds</w:t>
+                <w:t xml:space="preserve">Effect of Various Heat Treatments on the Microstructure of 316L Austenitic Stainless Steel Coatings Obtained by Cold Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jousset</w:t>
+                <w:t xml:space="preserve">Laury-Hann Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gaumé</w:t>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bridier</w:t>
+                <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Beaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
+                <w:t xml:space="preserve">David Haboussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-022-06686-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.1725-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-022-01402-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649371v1</w:t>
+                <w:t xml:space="preserve">hal-03701332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the High-Temperature Mechanical Loading Mode on the Flow Behavior and Microstructural Evolution of a Nb-Stabilized Austenitic Stainless Steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of grain size on the high-temperature creep behaviour of M5Framatome1 zirconium alloy under vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ringeval</w:t>
+                <w:t xml:space="preserve">G. Trego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Georges</w:t>
+                <w:t xml:space="preserve">J.C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bellus</w:t>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">L. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-021-06536-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560, pp.153503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499953v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Various Heat Treatments on the Microstructure of 316L Austenitic Stainless Steel Coatings Obtained by Cold Spray</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the microtexture evolution induced by plastic deformation on the resistance of a hot-rolled pipeline steel to flat cleavage fracture and to brittle delamination cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">F. Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Delloro</w:t>
+                <w:t xml:space="preserve">J. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Haboussa</w:t>
+                <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delabrouille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Cooreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.1725-1746. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (2), pp.211-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-022-01402-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-022-00621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701332v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High impact resistance of a TWIP β titanium alloy: linking the multi-scale deformation and fracture mechanisms</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Brozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Journal of Materials Science, 56, pp.5201. </w:t>
@@ -2192,64 +2192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermokinetic Modelling of High-Temperature Evolution of Primary Nb(C,N) in Austenite Applied to Recrystallization of 316Nb Austenitic Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrik Brozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 321, pp.11006. </w:t>
@@ -2447,51 +2447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced quantification of the carbide spacing and correlation with dimple size in a high-strength medium carbon martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Tioguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,1869 +2575,1869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Deformation and Recrystallization Mechanisms in a Coarse-Grained, Niobium Stabilized Austenitic Stainless Steel (316Nb)</w:t>
+                <w:t xml:space="preserve">Contribution to the understanding of brittle fracture conditions of zirconium alloy fuel cladding tubes during LOCA transient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hermant</w:t>
+                <w:t xml:space="preserve">Ronan Thieurmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Suzon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Georges</w:t>
+                <w:t xml:space="preserve">Édouard Pouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-05103-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 527, pp.151815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455375v1</w:t>
+                <w:t xml:space="preserve">hal-02455379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of 3rd generation Medium Mn duplex steels for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Parrens</w:t>
+                <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Badinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Annie Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1549303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930294v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3rd generation Medium Mn duplex steels for automotive applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Besson</w:t>
+                <w:t xml:space="preserve">Hélène Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Caillard</w:t>
+                <w:t xml:space="preserve">Jean-Denis Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Callahan</w:t>
+                <w:t xml:space="preserve">Coralie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1549303⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 742, pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952714v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the understanding of brittle fracture conditions of zirconium alloy fuel cladding tubes during LOCA transient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Édouard Pouillier</w:t>
+                <w:t xml:space="preserve">Multiscale examination of deformation and fracture mechanisms of a duplex advanced high strength steel: Effect of testing temperature and of micromechanical interactions between microstructural constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Parrot</w:t>
+                <w:t xml:space="preserve">Q. Tonizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ambard</w:t>
+                <w:t xml:space="preserve">A. Perlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151815⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 764, pp.138196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455379v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale examination of deformation and fracture mechanisms of a duplex advanced high strength steel: Effect of testing temperature and of micromechanical interactions between microstructural constituents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot Deformation and Recrystallization Mechanisms in a Coarse-Grained, Niobium Stabilized Austenitic Stainless Steel (316Nb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perlade</w:t>
+                <w:t xml:space="preserve">A. Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mazière</w:t>
+                <w:t xml:space="preserve">E. Suzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 764, pp.138196. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1625-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2019.138196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-05103-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065259v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ductile to brittle transition temperature by using plane strain specimen in tensile test and correlation with instrumented Charpy impact test: experimental and numerical study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Anisotropic intergranular damage development and fracture in a 14Cr ferritic ODS steel under high-temperature tension and creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Salmon-Legagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2017034⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722, pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869103v1</w:t>
+                <w:t xml:space="preserve">hal-01759149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic intergranular damage development and fracture in a 14Cr ferritic ODS steel under high-temperature tension and creep</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quantification and microstructural origin of the anisotropic nature of the sensitivity to brittle cleavage fracture propagation for hot-rolled pipeline steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tankoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thibaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cooreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.02.102⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (2), pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0297-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759149v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and microstructural origin of the anisotropic nature of the sensitivity to brittle cleavage fracture propagation for hot-rolled pipeline steels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Recrystallisation-assisted creep of an austenitic Fe-Ni alloy under low stresses after hot deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiwen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxin Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0297-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869022v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallisation-assisted creep of an austenitic Fe-Ni alloy under low stresses after hot deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identification of ductile to brittle transition temperature by using plane strain specimen in tensile test and correlation with instrumented Charpy impact test: experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tioguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tankoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mingxin Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), 107, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.04.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806089v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austenite grain growth in a 2.25Cr-1Mo vanadium-free steel accounting for Zener pinning and solute drag : experimental study and modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure, plastic flow and fracture behavior of ferrite-austenite duplex low density medium Mn steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marini</w:t>
+                <w:t xml:space="preserve">Quentin Tonizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Ian Zuazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-017-4002-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 706, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518870v1</w:t>
+                <w:t xml:space="preserve">hal-01599803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, plastic flow and fracture behavior of ferrite-austenite duplex low density medium Mn steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbide precipitation in 2.25 Cr-1 Mo bainitic steel : effect of heating and isothermal tempering conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Tonizzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Astrid Perlade</w:t>
+                <w:t xml:space="preserve">Stéphane Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Zuazo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (5), pp.2164-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-017-4045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599803v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbide precipitation in 2.25 Cr-1 Mo bainitic steel : effect of heating and isothermal tempering conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Austenite grain growth in a 2.25Cr-1Mo vanadium-free steel accounting for Zener pinning and solute drag : experimental study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Roubaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (5), pp.2164-2178. </w:t>
+              <w:t xml:space="preserve">, 2017, 48 (5), pp.2289-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-017-4045-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-017-4002-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518779v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep flow and fracture behavior of the oxygen-enriched alpha phase in zirconium alloys</w:t>
+                <w:t xml:space="preserve">Influence of carbon content on the primary solidification mode of high strength steels in resistance spot welding conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chosson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Florent Krajcarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+                <w:t xml:space="preserve">Emmanuel Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117, pp.20-23. </w:t>
+              <w:t xml:space="preserve">, 2016, 120, pp.98-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288691v1</w:t>
+                <w:t xml:space="preserve">hal-01337970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbon content on the primary solidification mode of high strength steels in resistance spot welding conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Creep flow and fracture behavior of the oxygen-enriched alpha phase in zirconium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lucas</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120, pp.98-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 117, pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01337970v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture behaviour of a Fe–22Mn–0.6C–0.2V austenitic TWIP steel</w:t>
               </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101-102, pp.99-113. </w:t>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.463-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4687,64 +4687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination of pipeline steels : determination of an anisotropic cleavage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4942,77 +4942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness of the molten zone of resistance spot weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krajcarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5065,1108 +5065,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of intergranular fracture in an aluminium alloy due to hydrogen embrittlement</w:t>
+                <w:t xml:space="preserve">Analysis of the air-bending test using finite-element simulation : application to steel sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Pouillier</w:t>
+                <w:t xml:space="preserve">Delphine Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+                <w:t xml:space="preserve">T. Sturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+                <w:t xml:space="preserve">X. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.139-153. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2012.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701032v1</w:t>
+                <w:t xml:space="preserve">hal-00705763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the air-bending test using finite-element simulation : application to steel sheets</w:t>
+                <w:t xml:space="preserve">A study of intergranular fracture in an aluminium alloy due to hydrogen embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Reche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">Edouard Pouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sturel</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">D. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57, pp.43-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.139-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2012.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705763v1</w:t>
+                <w:t xml:space="preserve">hal-00701032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental study of the tertiary creep stage of Grade 91 steel</w:t>
+                <w:t xml:space="preserve">Synthesis of few-layered graphene by ion implantation of carbon in nickel thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattanak Lim</w:t>
+                <w:t xml:space="preserve">Laurent Baraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Dalle</w:t>
+                <w:t xml:space="preserve">Chang Seok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Tournié</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 169, pp.213-228. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, 085601, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-011-9585-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/8/085601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605165v1</w:t>
+                <w:t xml:space="preserve">hal-00557031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage development in low alloy TRIP-aided steels during air-bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sturel</w:t>
+                <w:t xml:space="preserve">Microstructural influence on high temperature creep flow of Zr–1%NbO alloy in near-α, (α + β), and β temperature ranges in a high vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Laurence Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 408, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592250v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural influence on high temperature creep flow of Zr–1%NbO alloy in near-α, (α + β), and β temperature ranges in a high vacuum environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage development in low alloy TRIP-aided steels during air-bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djillali Kaddour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A. Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.5241-5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.11.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553181v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of few-layered graphene by ion implantation of carbon in nickel thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and experimental study of the tertiary creep stage of Grade 91 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattanak Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baraton</w:t>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanbing He</w:t>
+                <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Seok Lee</w:t>
+                <w:t xml:space="preserve">Ivan Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+                <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-011-9585-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/8/085601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00557031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage observation in a high-manganese austenitic TWIP steel by synchrotron radiation computed tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of joint line remnant on fatigue lifetime of friction stir welded Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.08.042⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.694-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12813393169453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541294v1</w:t>
+                <w:t xml:space="preserve">hal-00553188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of joint line remnant on fatigue lifetime of friction stir welded Al-Cu-Li alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+                <w:t xml:space="preserve">Damage observation in a high-manganese austenitic TWIP steel by synchrotron radiation computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lorthios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63, pp.1220-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/136217110X12813393169453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00553188v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the microstructure of the grade 91 steel after more than 100.000h of creep exposure at 600°C</w:t>
               </w:r>
@@ -6191,64 +6191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Bendick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pressure Vessels and Piping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 87, pp.326-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6295,64 +6295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep rupture of a 9Cr1MoNbV steel at 500 °C : base metal and welded joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 240, pp.2704-2709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6450,51 +6450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Caës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 400, pp.127-137. </w:t>
@@ -6544,77 +6544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and microstructural stability of P92 steel under uniaxial tension at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,51 +6742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Koziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Czyrska-Filemonowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 527, pp.4062-4069. </w:t>
@@ -6837,51 +6837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of microstructure and ageing behaviour of bulk Zn-(1-18) wt% Al-(0-0.06) wt% Mg alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wattiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6960,566 +6960,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electron backscatter diffraction to the study of phase transformations: present and possible future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of shear cutting on ductility of a dual phase steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03130.x⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.1411-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368012v1</w:t>
+                <w:t xml:space="preserve">hal-00399528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On measurement of retained austenite in multiphase TRIP steels — results of blind round robin test involving six different techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.567-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174328408X353723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of creep lifetime of a ASME Grade 91 welded pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76, pp.1460-1473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shear cutting on ductility of a dual phase steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Application of electron backscatter diffraction to the study of phase transformations: present and possible future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 233, pp.460-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03130.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00399528v1</w:t>
+                <w:t xml:space="preserve">hal-00368012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE modelling of bainitic steels using crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mounoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,77 +7583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling high temperature creep flow, damage and fracture behaviour of 9Cr1Mo-NbV steel weldments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7726,64 +7726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.1425-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7856,64 +7856,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.1401-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of electron backscatter diffraction to the study of phase transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Materials Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (2), pp.65-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8038,51 +8038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron backscatter diffraction characterisation of liquid route processed Ti6242S/SCS-6 composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 435-436, pp.530-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8122,1538 +8122,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosserat continuum modelling of grain size effects in metal polycrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+                <w:t xml:space="preserve">High temperature creep flow and damage properties of the weakest area of 9Cr1Mo-NbV martensitic steel weldments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5, pp.79-82. </w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.1915-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pamm.200510021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.45.1915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145075v1</w:t>
+                <w:t xml:space="preserve">hal-00136781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergranular damage in AISI 316L(N) austenitic stainless steel at 600°C : pre-strain and multiaxial effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creep failure model of a tempered martensitic stainless steel integrating multiple deformation and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 133, pp.139-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-005-2528-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153284v1</w:t>
+                <w:t xml:space="preserve">hal-00154843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature creep flow and damage properties of the weakest area of 9Cr1Mo-NbV martensitic steel weldments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Fracture of 6056 aluminum sheet materials : effect of specimen thickness and hardening behavior on strain localization and toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Asserin-Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 395 (1-2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.45.1915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00136781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep failure model of a tempered martensitic stainless steel integrating multiple deformation and damage mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Continuous magnetic method for quantitative monitoring of martensitic transformation in steels containing metastable austenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-005-2528-8⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.525-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154843v1</w:t>
+                <w:t xml:space="preserve">hal-00172955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture of 6056 aluminum sheet materials : effect of specimen thickness and hardening behavior on strain localization and toughness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">High temperature creep flow and damage properties of 9CrMoNbV steels : base metal and weldment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.12.018⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 235, pp.2547-2562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00151590v1</w:t>
+                <w:t xml:space="preserve">hal-00153585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous magnetic method for quantitative monitoring of martensitic transformation in steels containing metastable austenite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Cosserat continuum modelling of grain size effects in metal polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmahana Zeghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Pineau</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.10.034⟩</w:t>
+              <w:t xml:space="preserve">PAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.200510021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172955v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature creep flow and damage properties of 9CrMoNbV steels : base metal and weldment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intergranular damage in AISI 316L(N) austenitic stainless steel at 600°C : pre-strain and multiaxial effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Caës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 235, pp.2547-2562. </w:t>
+              <w:t xml:space="preserve">, 2005, 235, pp.2227-2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2005.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153585v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of creep properties of zirconium alloys together with phase transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Austenite to bainite phase transformation in the heat-affected zone of a high strength low alloy steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Frechinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrid Lambert-Perlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 51 (6), pp.515-519. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.2337-2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.05.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2004.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166052v1</w:t>
+                <w:t xml:space="preserve">hal-00166070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effects on the mechanical behavior of open-cell nickel foams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Mechanisms and modeling of cleavage fracture in simulated heat-affected zone microstructures of a high-strength low alloy steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambert-Perlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200405153⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.1039-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-004-0030-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165963v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austenite to bainite phase transformation in the heat-affected zone of a high strength low alloy steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack propagation in cast duplex stainless steels : thermal ageing and microstructural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2004.01.025⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00717.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166070v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and modeling of cleavage fracture in simulated heat-affected zone microstructures of a high-strength low alloy steel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of creep properties of zirconium alloys together with phase transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frechinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-004-0030-y⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (6), pp.515-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00166068v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack propagation in cast duplex stainless steels : thermal ageing and microstructural effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain size effects on the mechanical behavior of open-cell nickel foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goussery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Calonne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27, pp.31-43. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.432-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00717.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.200405153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165108v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9723,51 +9723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Senlis, France. pp.450-456</w:t>
@@ -9796,51 +9796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Characterization of Ductility for Fractographic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury-Hann Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9930,103 +9930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgical Approach for the Development of Heat Treatment Applied to 316L Stainless Steel Cold Spray Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Haboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury-Hann Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France. pp.177-188, </w:t>
@@ -10189,51 +10189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques exemples d'activités pédagogiques dans le domaine des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10271,90 +10271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, comportement plastique et transition ductile-fragile d'un acier medium Mn dit &amp;quot;à basse densité&amp;quot; pour application automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tonizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zuazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10444,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
@@ -10569,51 +10569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
@@ -10681,51 +10681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10828,51 +10828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth (ReX&amp;GG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.209-214, </w:t>
@@ -10910,103 +10910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of microstructure during tempering and its influence on the mechanical behavior of 2.25Cr-1Mo bainitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kozeschnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2015 - International conference on solid-solid phase transformations in inorganic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Whistler, Canada. 8 p</w:t>
@@ -11074,64 +11074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Af. Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la SF2M – JA2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11150,338 +11150,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of brittle out-of-plane fracture in X70 pipeline steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Creep behavior at high temperature of the oxygen stabilized zirconium alpha phase of fuel cladding tubes oxidized in loca conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European conference on fracture (ECF 20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LWR Fuel Performance Meeting / Top Fuel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Charlotte, United States. pp.520-527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053645v1</w:t>
+                <w:t xml:space="preserve">hal-01427453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep behavior at high temperature of the oxygen stabilized zirconium alpha phase of fuel cladding tubes oxidized in loca conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quantitative investigation of brittle out-of-plane fracture in X70 pipeline steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tankoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thibaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Cooreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWR Fuel Performance Meeting / Top Fuel 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European conference on fracture (ECF 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1149-1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427453v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage of TWIP steels for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lorthios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11558,51 +11558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Beijing, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11640,90 +11640,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination of pipeline steels : determination of an anisotropic cleavage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
@@ -11752,77 +11752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local approach applied to the fracture toughness of resistance spot welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krajcarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,351 +11867,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of microtexture formation in low alloy steel bainite</w:t>
+                <w:t xml:space="preserve">Mise en place d'un test de fatigue-corrosion des ressorts de suspension automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lubin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Guilhem Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-solid phase transformations in inorganic materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées jeunes chercheurs 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.139-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619807v1</w:t>
+                <w:t xml:space="preserve">hal-00639341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un test de fatigue-corrosion des ressorts de suspension automobile</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of microtexture formation in low alloy steel bainite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bosc</w:t>
+                <w:t xml:space="preserve">Sophie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Verdu</w:t>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Regle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-solid phase transformations in inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.1228-1233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.1228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639341v1</w:t>
+                <w:t xml:space="preserve">hal-00619807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striction de l'acier 9Cr-1Mo modifié sollicité en fluage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattanak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
@@ -12240,90 +12240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the metallurgical state of austenite on the microtexture properties of the bainitic transformation in a low alloy steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Regle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Montheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12364,1823 +12364,1823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature creep properties and microstructural examinations of P92 welds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy (AA-2198)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.424-434</w:t>
+              <w:t xml:space="preserve">JP 2010 - 29èmes journées de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592240v1</w:t>
+                <w:t xml:space="preserve">hal-00509606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy (AA-2198)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Damage mechanisms of ultrahigh strength steels in bending application to a trip steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP 2010 - 29èmes journées de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.139-146</w:t>
+              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509606v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms of ultrahigh strength steels in bending application to a trip steel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of strain rate on P92 microstructural stability during fatigue tests at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Caës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.2141-2150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541087v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate on P92 microstructural stability during fatigue tests at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christel Caës</w:t>
+                <w:t xml:space="preserve">Propriétés en fluage à haute température et caractérisations microstructurales des joints soudés P92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kalck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509939v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term aging effect on the creep strength of the T92 steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.239-248</w:t>
+              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592020v1</w:t>
+                <w:t xml:space="preserve">hal-00541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Long term aging effect on the creep strength of the T92 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Panait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuchsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bendick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541248v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés en fluage à haute température et caractérisations microstructurales des joints soudés P92</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de la durée de vie d'un collecteur en acier P91</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570554v1</w:t>
+                <w:t xml:space="preserve">hal-00570583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la durée de vie d'un collecteur en acier P91</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Formation et solidification de la zone fondue en soudage par point : influence des paramètres de soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krajcarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bobadilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 8 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570583v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of necking during creep of grade 91 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep strength and microstructural evolution of 9-12%Cr heat resistant steels during creep exposure at 600°C and 650°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Mendez Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Panait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Bendick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Sonderegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et solidification de la zone fondue en soudage par point : influence des paramètres de soudage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High temperature creep properties and microstructural examinations of P92 welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kalck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
+              <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.424-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570567v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural stability of P92 steel under uniaxial tension at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+                <w:t xml:space="preserve">Metallurgical properties and creep behaviour of a grade 91 steel base metal and weldment after short-term exposure at 500°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Tournié</w:t>
+                <w:t xml:space="preserve">C. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ECCC Creep conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Zurich, Switzerland. pp.477-487</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Zurich, Switzerland. pp.906-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411745v1</w:t>
+                <w:t xml:space="preserve">hal-00413221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical properties and creep behaviour of a grade 91 steel base metal and weldment after short-term exposure at 500°C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Study of the microstructure of the grade 91 steel after more than 100 000h of creep exposure at 600°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Panait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bendick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuchsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCC Creep conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Zurich, Switzerland. pp.906-918</w:t>
+              <w:t xml:space="preserve">2nd ECCC International Conference on Creep and Fracture in High Temperature Components: Design and Life Assessment Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Zurich, Switzerland. pp.877-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413221v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the microstructure of the grade 91 steel after more than 100 000h of creep exposure at 600°C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">EBSD investigation of phase transformation in low carbon steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Regle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Montheillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCC International Conference on Creep and Fracture in High Temperature Components: Design and Life Assessment Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials processing and texture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Pittsburgh, United States. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470444191.ch26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413783v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD investigation of phase transformation in low carbon steels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical and microstructural stability of P92 steel under uniaxial tension at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials processing and texture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd ECCC Creep conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Zurich, Switzerland. pp.477-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871233v1</w:t>
+                <w:t xml:space="preserve">hal-00411745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution in base metal and welded joint of Grade 91 martensitic steels after creep at 500-600°C</w:t>
               </w:r>
@@ -14192,64 +14192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Panait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic. pp.1095-1102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14268,567 +14268,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the size of the representative volume element for isotropic elastic polycrystalline copper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Influence of the shear cutting process on damage in laboratory dual phase steels developed for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+                <w:t xml:space="preserve">T. Sturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM symposium on mechanical behavior and micro mechanics of nanostructured materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Beijing, China. pp.171-180</w:t>
+              <w:t xml:space="preserve">Materials science and technology (MS&amp;T 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Detroit, United States. pp.171-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148578v1</w:t>
+                <w:t xml:space="preserve">hal-00182985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the shear cutting process on damage in laboratory dual phase steels developed for automotive application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">On the size of the representative volume element for isotropic elastic polycrystalline copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad El Houdaigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Sturel</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials science and technology (MS&amp;T 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Detroit, United States. pp.171-181</w:t>
+              <w:t xml:space="preserve">IUTAM symposium on mechanical behavior and micro mechanics of nanostructured materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Beijing, China. pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182985v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical generation and study of synthetic bainitic microstructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Microstructures and mechanical properties of simulated heat affected zone in X100 pipeline steel girth welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Marini</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. 12 p</w:t>
+              <w:t xml:space="preserve">Local approach to fracture, EUROMECH-MECAMAT 2006, 9th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Moret sur Loing, France. pp.135-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144530v1</w:t>
+                <w:t xml:space="preserve">hal-00142204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of simulated heat affected zone in X100 pipeline steel girth welds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical generation and study of synthetic bainitic microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Osipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bilat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Pineau</w:t>
+                <w:t xml:space="preserve">Olivier Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local approach to fracture, EUROMECH-MECAMAT 2006, 9th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Moret sur Loing, France. pp.135-140</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142204v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cutting process on damage in dual phase steels, in : Local approach to fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-MECAMAT 2006, 9th European mechanics of materials conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Moret sur Loing, France. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14853,77 +14853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle fracture in heat-affected zones of girth welds of modern line pipe steel (X100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14968,502 +14968,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling high temperature creep flow, damage, and fracture behaviour of 9Cr1Mo-NbV steel weldments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Critères d'amorçage et de propagation des fissures dans les zones affectées thermiquement de canalisations à haute résistance – X100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCC Creep conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, London, United Kingdom. pp.758-771</w:t>
+              <w:t xml:space="preserve">Colloque national Mecamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160200v1</w:t>
+                <w:t xml:space="preserve">hal-00160362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d'amorçage et de propagation des fissures dans les zones affectées thermiquement de canalisations à haute résistance – X100</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modelling high temperature creep flow, damage, and fracture behaviour of 9Cr1Mo-NbV steel weldments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Mecamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">ECCC Creep conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, London, United Kingdom. pp.758-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160362v1</w:t>
+                <w:t xml:space="preserve">hal-00160200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation cristallographique par EBSD de la microstructure et de la fissuration des aciers inoxydables austéno-ferritiques moulés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bugat</w:t>
+                <w:t xml:space="preserve">Creep failure model of a 9Cr1Mo-NvV (P91) steel integrating multiple deformation and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analyse EBSD : principes et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.101-109</w:t>
+              <w:t xml:space="preserve">Advanced fracture mechanics for life and safety assessments - ECF 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Stockholm, Sweden. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165961v1</w:t>
+                <w:t xml:space="preserve">hal-00165064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep failure model of a 9Cr1Mo-NvV (P91) steel integrating multiple deformation and damage mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Caractérisation cristallographique par EBSD de la microstructure et de la fissuration des aciers inoxydables austéno-ferritiques moulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced fracture mechanics for life and safety assessments - ECF 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Stockholm, Sweden. 8 p</w:t>
+              <w:t xml:space="preserve">L'analyse EBSD : principes et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165064v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size effects on the mechanical behaviour of open-cell nickel foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Goussery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on cellular metals and metal foaming technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Berlin, Germany. pp.419-424</w:t>
@@ -15524,90 +15524,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEALOR II Damage Mechanics and Local Approach to Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15651,64 +15651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour l'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15801,51 +15801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fer à l’acier, au temps d’Eiffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Porrino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gustave Eiffel 100 ans après - Parcours et héritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.148-166, 2025, 978-2-85978-594-9</w:t>
@@ -15874,51 +15874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la diffraction des électrons rétrodiffusés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. F. Brisset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBSD : Analyse par diffraction des électrons rétrodiffusés ; applications et techniques couplées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.1-28, 2015, 9782759819126</w:t>
@@ -15979,51 +15979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions mécanique-oxydation à haute température dans l'alliage 600 : application à la fissuration dans le milieu primaire des réacteurs nucléaires à eau sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. École Nationale Supérieure des Mines de Paris, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997ENMP0788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16082,51 +16082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre microstructure, microtexture de transformations de phases et propriétés mécaniques d'alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Lorraine (INPL), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16313,51 +16313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wident" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.147189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153503" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tankoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooreman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00621-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03614191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chanh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gourment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00626-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06686-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury-Hann Brassart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01402-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Varenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Brozek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05582-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11050715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1549303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thieurmel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Pouillier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151815" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tonizzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perlade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138196" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869103v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0297-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Luo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.04.050" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4002-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tonizzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Zuazo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roubaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4045-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krajcarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ML8KHK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lorthios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arafin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooreman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9836-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621F4B68487FDF3A671A84F2AD4A0868824143BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pouillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G6L38S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705763v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.01.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0F4RPH4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00605165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Lim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tourni&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaillie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9585-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2GVP7S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LCT1CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Kaddour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Portier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCFB7X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.08.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXS783S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12813393169453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bendick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchsmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.03.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vivier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.06.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H23PJ6PL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ca&#235;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVNVT8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47MRHM2N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zielinska-Lipiec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Koziel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Czyrska-Filemonowicz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roeme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zermout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.08.068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BV1P2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368012v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03130.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jacques" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X353723" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ8F6VBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399528v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalloz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.10.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07RWZHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mounoury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802566380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034008X356998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahana Zeghadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009517" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328007X160254" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S96J9F68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145075v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200510021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153284v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tourni&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.05.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0FB9X97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.45.1915" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-005-2528-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBB37CST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151590v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Asserin-Lebert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.12.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97K8NR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Valy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.10.034" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H63TJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153585v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.07.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVZQ3DNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166052v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frechinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.046" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165963v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goussery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200405153" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47FG5CK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166070v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert-Perlade" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.01.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGX3K08R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-004-0030-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFX8NL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Calonne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00717.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03SHJW3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_46" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631399v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48770-0-31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozeschnik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053645v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibaux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.187" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427453v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822287v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853558v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00938363v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619807v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Regle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1228" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639341v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bosc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664500v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.772" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592240v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kalck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barcelo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509606v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541087v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509939v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.230" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592020v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bendick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541248v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570554v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570583v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541287v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592232v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mendez Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Albu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sonderegger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570567v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bochard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bobadilla" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411745v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petry" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413783v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871233v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444191.ch26" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148578v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Houdaigui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182985v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144530v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142204v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bilat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160200v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160362v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165961v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00737015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0788" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03661990v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wident" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.147189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03614191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chanh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gourment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00626-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06686-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury-Hann Brassart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01402-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tankoua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooreman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00621-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Varenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Brozek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05582-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11050715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thieurmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Pouillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1549303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tonizzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0297-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Luo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.04.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tonizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Zuazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roubaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4045-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4002-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krajcarz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ML8KHK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chosson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lorthios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arafin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooreman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9836-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621F4B68487FDF3A671A84F2AD4A0868824143BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.01.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0F4RPH4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pouillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G6L38S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Kaddour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Portier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCFB7X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LCT1CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00605165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Lim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tourni&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9585-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2GVP7S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12813393169453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541294v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.08.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXS783S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bendick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchsmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.03.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vivier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.06.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H23PJ6PL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ca&#235;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVNVT8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47MRHM2N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zielinska-Lipiec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Koziel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Czyrska-Filemonowicz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roeme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zermout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.08.068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BV1P2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalloz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.10.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07RWZHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413810v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jacques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X353723" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ8F6VBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03130.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mounoury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802566380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034008X356998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahana Zeghadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009517" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328007X160254" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S96J9F68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.45.1915" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154843v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-005-2528-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBB37CST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Asserin-Lebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.12.018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97K8NR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Valy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.10.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H63TJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153585v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVZQ3DNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200510021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tourni&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.05.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0FB9X97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert-Perlade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.01.025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGX3K08R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-004-0030-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFX8NL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Calonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00717.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03SHJW3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frechinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goussery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200405153" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47FG5CK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_46" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631399v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48770-0-31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozeschnik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427453v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053645v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.187" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822287v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853558v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00938363v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bosc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619807v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Regle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1228" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664500v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.772" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509939v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.230" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570554v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kalck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barcelo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541248v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592020v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bendick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570583v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bochard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bobadilla" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mendez Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Albu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sonderegger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413221v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413783v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444191.ch26" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411745v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Houdaigui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bilat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144530v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160362v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165961v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00737015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0788" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03661990v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>