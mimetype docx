--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -469,494 +469,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature flow behavior and associated microstructural evolution of 316Nb austenitic stainless steel - transition between discontinuous and continuous dynamic recrystallization</w:t>
+                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cliche</w:t>
+                <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Piot</w:t>
+                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ringeval</w:t>
+                <w:t xml:space="preserve">B. Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cortial</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 948, pp.149249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.149249⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 944, pp.148922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337518v1</w:t>
+                <w:t xml:space="preserve">hal-05222743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact toughness at room and cryogenic temperatures of 316L stainless steel processed by wire arc additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature flow behavior and associated microstructural evolution of 316Nb austenitic stainless steel - transition between discontinuous and continuous dynamic recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard de Sonis</w:t>
+                <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
+                <w:t xml:space="preserve">Sylvain Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+                <w:t xml:space="preserve">François Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Maskrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wident</w:t>
+                <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 933, pp.148276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148276⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 948, pp.149249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.149249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419857v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties and fracture toughness of chemically-architectured high-entropy alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact toughness at room and cryogenic temperatures of 316L stainless steel processed by wire arc additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Sonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Madi</w:t>
+                <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-F. Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Villeroy</w:t>
+                <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Wident</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 944, pp.148922. </w:t>
+              <w:t xml:space="preserve">, 2025, 933, pp.148276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2025.148276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222743v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact toughness of LPBF 316L stainless steel below room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Sonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wident</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 915, pp.147189. </w:t>
@@ -994,103 +994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure – Toughness relationships in 316L stainless steel produced by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Sonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wident</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 877, pp.145179. </w:t>
@@ -1128,90 +1128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependency of recrystallization kinetics on the solidification microstructure of 316 L stainless steel processed by laser powder bed fusion (LPBF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Sonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.2561-2576. </w:t>
@@ -2192,64 +2192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermokinetic Modelling of High-Temperature Evolution of Primary Nb(C,N) in Austenite Applied to Recrystallization of 316Nb Austenitic Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,295 +2307,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and fracture behavior of new strain-transformable titanium alloys: a multi-scale investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">Advanced quantification of the carbide spacing and correlation with dimple size in a high-strength medium carbon martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tioguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032111006⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.110531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065300v1</w:t>
+                <w:t xml:space="preserve">hal-03065262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced quantification of the carbide spacing and correlation with dimple size in a high-strength medium carbon martensitic steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Tankoua</w:t>
+                <w:t xml:space="preserve">Deformation and fracture behavior of new strain-transformable titanium alloys: a multi-scale investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrik Brozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167, pp.110531. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.11006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032111006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065262v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of brittle fracture conditions of zirconium alloy fuel cladding tubes during LOCA transient</w:t>
               </w:r>
@@ -2709,307 +2709,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3rd generation Medium Mn duplex steels for automotive applications</w:t>
+                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Perlade</w:t>
+                <w:t xml:space="preserve">Hélène Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Antoni</w:t>
+                <w:t xml:space="preserve">Jean-Denis Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Besson</w:t>
+                <w:t xml:space="preserve">Coralie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Caillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Callahan</w:t>
+                <w:t xml:space="preserve">Guillaume Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 742, pp.597-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1549303⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952714v1</w:t>
+                <w:t xml:space="preserve">hal-01930294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cooling path and resulting microstructure on the impact toughness of a hot stamping martensitic stainless steel</w:t>
+                <w:t xml:space="preserve">Development of 3rd generation Medium Mn duplex steels for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Godin</w:t>
+                <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mithieux</w:t>
+                <w:t xml:space="preserve">Annie Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Parrens</w:t>
+                <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Badinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.11.036⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670836.2018.1549303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930294v1</w:t>
+                <w:t xml:space="preserve">hal-01952714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale examination of deformation and fracture mechanisms of a duplex advanced high strength steel: Effect of testing temperature and of micromechanical interactions between microstructural constituents</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Tonizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and microstructural origin of the anisotropic nature of the sensitivity to brittle cleavage fracture propagation for hot-rolled pipeline steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,77 +3653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ductile to brittle transition temperature by using plane strain specimen in tensile test and correlation with instrumented Charpy impact test: experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tioguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tioguem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,64 +3809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tonizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Zuazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbide precipitation in 2.25 Cr-1 Mo bainitic steel : effect of heating and isothermal tempering conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austenite grain growth in a 2.25Cr-1Mo vanadium-free steel accounting for Zener pinning and solute drag : experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,316 +4171,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbon content on the primary solidification mode of high strength steels in resistance spot welding conditions</w:t>
+                <w:t xml:space="preserve">Creep flow and fracture behavior of the oxygen-enriched alpha phase in zirconium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Krajcarz</w:t>
+                <w:t xml:space="preserve">Raphael Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lucas</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120, pp.98-102. </w:t>
+              <w:t xml:space="preserve">, 2016, 117, pp.20-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337970v1</w:t>
+                <w:t xml:space="preserve">hal-01288691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep flow and fracture behavior of the oxygen-enriched alpha phase in zirconium alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of carbon content on the primary solidification mode of high strength steels in resistance spot welding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krajcarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Chosson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+                <w:t xml:space="preserve">Emmanuel Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117, pp.20-23. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 120, pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288691v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture behaviour of a Fe–22Mn–0.6C–0.2V austenitic TWIP steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lorthios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,51 +4674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination of pipeline steels : determination of an anisotropic cleavage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,77 +4942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness of the molten zone of resistance spot weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krajcarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5612,315 +5612,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage development in low alloy TRIP-aided steels during air-bending</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and experimental study of the tertiary creep stage of Grade 91 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+                <w:t xml:space="preserve">Rattanak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Col</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-011-9585-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592250v1</w:t>
+                <w:t xml:space="preserve">hal-00605165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental study of the tertiary creep stage of Grade 91 steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Dalle</w:t>
+                <w:t xml:space="preserve">Damage development in low alloy TRIP-aided steels during air-bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Tournié</w:t>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 169, pp.213-228. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.5241-5250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-011-9585-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605165v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of joint line remnant on fatigue lifetime of friction stir welded Al-Cu-Li alloy</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage observation in a high-manganese austenitic TWIP steel by synchrotron radiation computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lorthios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,435 +6276,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep rupture of a 9Cr1MoNbV steel at 500 °C : base metal and welded joint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and microstructural stability of P92 steel under uniaxial tension at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vivier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.06.031⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527, pp.3984-3993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523418v1</w:t>
+                <w:t xml:space="preserve">hal-00491028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-strain on creep of three AISI 316 austenitic stainless steels in relation to reheat cracking of weld-affected zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Caës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 400, pp.127-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural stability of P92 steel under uniaxial tension at high temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creep rupture of a 9Cr1MoNbV steel at 500 °C : base metal and welded joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fournier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 527, pp.3984-3993. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240, pp.2704-2709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491028v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dislocation density, size of subgrains and MX-type precipitates in a P91 steel during creep and during thermal ageing at 600 °C for more than 100,000 h</w:t>
               </w:r>
@@ -7102,368 +7102,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measurement of retained austenite in multiphase TRIP steels — results of blind round robin test involving six different techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of electron backscatter diffraction to the study of phase transformations: present and possible future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174328408X353723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 233, pp.460-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03130.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413810v1</w:t>
+                <w:t xml:space="preserve">hal-00368012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of creep lifetime of a ASME Grade 91 welded pipe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On measurement of retained austenite in multiphase TRIP steels — results of blind round robin test involving six different techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.567-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174328408X353723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00399532v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electron backscatter diffraction to the study of phase transformations: present and possible future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of creep lifetime of a ASME Grade 91 welded pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.1460-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03130.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00368012v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE modelling of bainitic steels using crystal plasticity</w:t>
               </w:r>
@@ -7501,51 +7501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mounoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (30-32), pp.3757-3777. </w:t>
@@ -7583,51 +7583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling high temperature creep flow, damage and fracture behaviour of 9Cr1Mo-NbV steel weldments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7681,287 +7681,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble averaging stress-strain fields in polycrystalline aggregates with a constrained surface microstructure-Part 2 : Crystal plasticity</w:t>
+                <w:t xml:space="preserve">Ensemble averaging stress-strain fields in polycrystalline aggregates with a constrained surface microstructure-Part 1: Computational tools and application to anisotropic elastic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmahana Zeghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 87, pp.1425-1446. </w:t>
+              <w:t xml:space="preserve">, 2007, 87, pp.1401-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430601009517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430601009509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513782v1</w:t>
+                <w:t xml:space="preserve">hal-00513781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble averaging stress-strain fields in polycrystalline aggregates with a constrained surface microstructure-Part 1: Computational tools and application to anisotropic elastic behaviour</w:t>
+                <w:t xml:space="preserve">Ensemble averaging stress-strain fields in polycrystalline aggregates with a constrained surface microstructure-Part 2 : Crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmahana Zeghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 87, pp.1401-1424. </w:t>
+              <w:t xml:space="preserve">, 2007, 87, pp.1425-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430601009509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430601009517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513781v1</w:t>
+                <w:t xml:space="preserve">hal-00513782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of electron backscatter diffraction to the study of phase transformations</w:t>
               </w:r>
@@ -8122,247 +8122,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature creep flow and damage properties of the weakest area of 9Cr1Mo-NbV martensitic steel weldments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Creep failure model of a tempered martensitic stainless steel integrating multiple deformation and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.1915-1924. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 133, pp.139-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.45.1915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-005-2528-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136781v1</w:t>
+                <w:t xml:space="preserve">hal-00154843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep failure model of a tempered martensitic stainless steel integrating multiple deformation and damage mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">High temperature creep flow and damage properties of the weakest area of 9Cr1Mo-NbV martensitic steel weldments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.1915-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.45.1915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-005-2528-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00154843v1</w:t>
+                <w:t xml:space="preserve">hal-00136781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture of 6056 aluminum sheet materials : effect of specimen thickness and hardening behavior on strain localization and toughness</w:t>
               </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature creep flow and damage properties of 9CrMoNbV steels : base metal and weldment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8761,51 +8761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8839,77 +8839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergranular damage in AISI 316L(N) austenitic stainless steel at 600°C : pre-strain and multiaxial effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Auzoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Caës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,51 +9398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frechinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9723,51 +9723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Senlis, France. pp.450-456</w:t>
@@ -10297,64 +10297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tonizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Perlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zuazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10681,51 +10681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10828,51 +10828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recrystallization and Grain Growth (ReX&amp;GG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.209-214, </w:t>
@@ -10910,51 +10910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of microstructure during tempering and its influence on the mechanical behavior of 2.25Cr-1Mo bainitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dépinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Toffolon-Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11281,51 +11281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigation of brittle out-of-plane fracture in X70 pipeline steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11405,273 +11405,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage of TWIP steels for automotive application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Scott</w:t>
+                <w:t xml:space="preserve">Effect of welding defects on plastic behaviour and fatigue lifetime of friction stir welded Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. 10 p</w:t>
+              <w:t xml:space="preserve">13th international conference on fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beijing, China. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822287v1</w:t>
+                <w:t xml:space="preserve">hal-00853558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of welding defects on plastic behaviour and fatigue lifetime of friction stir welded Al-Cu-Li alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+                <w:t xml:space="preserve">Damage of TWIP steels for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lorthios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cugy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference on fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Beijing, China. 10 p</w:t>
+              <w:t xml:space="preserve">International conference on fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ottawa, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853558v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination of pipeline steels : determination of an anisotropic cleavage criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11752,90 +11752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local approach applied to the fracture toughness of resistance spot welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krajcarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12115,103 +12115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striction de l'acier 9Cr-1Mo modifié sollicité en fluage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattanak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
@@ -12364,778 +12364,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy (AA-2198)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Propriétés en fluage à haute température et caractérisations microstructurales des joints soudés P92</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kalck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP 2010 - 29èmes journées de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.139-146</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509606v1</w:t>
+                <w:t xml:space="preserve">hal-00570554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms of ultrahigh strength steels in bending application to a trip steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sturel</w:t>
+                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541087v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate on P92 microstructural stability during fatigue tests at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+                <w:t xml:space="preserve">Long term aging effect on the creep strength of the T92 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Panait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuchsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bendick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.239-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509939v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés en fluage à haute température et caractérisations microstructurales des joints soudés P92</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Influence of strain rate on P92 microstructural stability during fatigue tests at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Caës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.2141-2150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570554v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+                <w:t xml:space="preserve">Damage mechanisms of ultrahigh strength steels in bending application to a trip steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541248v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term aging effect on the creep strength of the T92 steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Panait</w:t>
+                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy (AA-2198)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.239-248</w:t>
+              <w:t xml:space="preserve">JP 2010 - 29èmes journées de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592020v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la durée de vie d'un collecteur en acier P91</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13173,51 +13173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et solidification de la zone fondue en soudage par point : influence des paramètres de soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krajcarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13307,64 +13307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of necking during creep of grade 91 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13540,103 +13540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature creep properties and microstructural examinations of P92 welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kalck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.424-434</w:t>
@@ -13665,51 +13665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgical properties and creep behaviour of a grade 91 steel base metal and weldment after short-term exposure at 500°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13803,51 +13803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the microstructure of the grade 91 steel after more than 100 000h of creep exposure at 600°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Panait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bendick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14041,77 +14041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and microstructural stability of P92 steel under uniaxial tension at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14166,51 +14166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution in base metal and welded joint of Grade 91 martensitic steels after creep at 500-600°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Panait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15095,51 +15095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling high temperature creep flow, damage, and fracture behaviour of 9Cr1Mo-NbV steel weldments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15177,51 +15177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep failure model of a 9Cr1Mo-NvV (P91) steel integrating multiple deformation and damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wident" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148276" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.147189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03614191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chanh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gourment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00626-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06686-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury-Hann Brassart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01402-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tankoua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooreman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00621-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Varenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Brozek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05582-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11050715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thieurmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Pouillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1549303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tonizzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0297-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Luo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.04.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tonizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Zuazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roubaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4045-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4002-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krajcarz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ML8KHK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chosson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lorthios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arafin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooreman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9836-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621F4B68487FDF3A671A84F2AD4A0868824143BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.01.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0F4RPH4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pouillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G6L38S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Kaddour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Portier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCFB7X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LCT1CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00605165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Lim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tourni&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9585-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2GVP7S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12813393169453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541294v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.08.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXS783S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bendick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchsmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.03.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523418v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vivier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.06.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H23PJ6PL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ca&#235;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVNVT8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47MRHM2N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zielinska-Lipiec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Koziel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Czyrska-Filemonowicz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roeme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zermout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.08.068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BV1P2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalloz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.10.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07RWZHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413810v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jacques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X353723" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ8F6VBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03130.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mounoury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802566380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034008X356998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahana Zeghadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009517" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009509" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328007X160254" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S96J9F68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.45.1915" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154843v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-005-2528-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBB37CST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Asserin-Lebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.12.018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97K8NR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Valy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.10.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H63TJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153585v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVZQ3DNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200510021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tourni&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.05.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0FB9X97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert-Perlade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.01.025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGX3K08R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-004-0030-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFX8NL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Calonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00717.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03SHJW3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frechinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goussery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200405153" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47FG5CK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_46" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631399v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48770-0-31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozeschnik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427453v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053645v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.187" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822287v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853558v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00938363v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bosc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619807v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Regle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1228" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664500v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.772" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509939v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.230" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570554v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kalck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barcelo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541248v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592020v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bendick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570583v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bochard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bobadilla" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mendez Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Albu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sonderegger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413221v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413783v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444191.ch26" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411745v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Houdaigui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bilat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144530v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160362v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165961v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00737015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0788" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03661990v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wident" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.147189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03614191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chanh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gourment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00626-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06686-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury-Hann Brassart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01402-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tankoua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooreman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00621-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Varenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Brozek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05582-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11050715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thieurmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Pouillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1549303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tonizzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0297-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Luo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.04.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tonizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Zuazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roubaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4045-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4002-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krajcarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ML8KHK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lorthios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arafin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooreman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9836-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621F4B68487FDF3A671A84F2AD4A0868824143BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.01.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0F4RPH4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pouillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G6L38S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Kaddour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Portier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCFB7X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00605165v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Lim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tourni&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaillie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9585-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2GVP7S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LCT1CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12813393169453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541294v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.08.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXS783S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bendick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchsmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.03.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47MRHM2N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ca&#235;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVNVT8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.06.031" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H23PJ6PL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zielinska-Lipiec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Koziel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Czyrska-Filemonowicz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roeme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zermout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.08.068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BV1P2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalloz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.10.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07RWZHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03130.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jacques" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X353723" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ8F6VBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mounoury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802566380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034008X356998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahana Zeghadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009509" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009517" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328007X160254" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S96J9F68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154843v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-005-2528-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBB37CST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.45.1915" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Asserin-Lebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.12.018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97K8NR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Valy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.10.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H63TJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153585v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVZQ3DNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200510021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tourni&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.05.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0FB9X97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert-Perlade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.01.025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGX3K08R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-004-0030-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFX8NL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Calonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00717.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03SHJW3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frechinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goussery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200405153" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47FG5CK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_46" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631399v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48770-0-31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozeschnik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427453v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053645v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.187" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853558v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822287v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00938363v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bosc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619807v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Regle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1228" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664500v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.772" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570554v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kalck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barcelo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541248v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592020v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bendick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509939v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.230" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570583v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bochard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bobadilla" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mendez Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Albu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sonderegger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413221v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413783v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444191.ch26" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411745v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Houdaigui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bilat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144530v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160362v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165961v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00737015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0788" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03661990v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>