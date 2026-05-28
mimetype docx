--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -1775,291 +1775,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain size on the high-temperature creep behaviour of M5Framatome1 zirconium alloy under vacuum</w:t>
+                <w:t xml:space="preserve">Contribution of the microtexture evolution induced by plastic deformation on the resistance of a hot-rolled pipeline steel to flat cleavage fracture and to brittle delamination cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Trego</w:t>
+                <w:t xml:space="preserve">F. Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Brachet</w:t>
+                <w:t xml:space="preserve">J. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vandenberghe</w:t>
+                <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Portier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Cooreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153503⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (2), pp.211-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-022-00621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517768v1</w:t>
+                <w:t xml:space="preserve">hal-03065295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the microtexture evolution induced by plastic deformation on the resistance of a hot-rolled pipeline steel to flat cleavage fracture and to brittle delamination cracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of grain size on the high-temperature creep behaviour of M5Framatome1 zirconium alloy under vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tankoua</w:t>
+                <w:t xml:space="preserve">J.C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Crépin</w:t>
+                <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thibaux</w:t>
+                <w:t xml:space="preserve">L. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cooreman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 233 (2), pp.211-237. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560, pp.153503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-022-00621-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065295v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High impact resistance of a TWIP β titanium alloy: linking the multi-scale deformation and fracture mechanisms</w:t>
               </w:r>
@@ -3419,64 +3419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,315 +5612,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental study of the tertiary creep stage of Grade 91 steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage development in low alloy TRIP-aided steels during air-bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattanak Lim</w:t>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sauzay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-011-9585-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, pp.5241-5250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605165v1</w:t>
+                <w:t xml:space="preserve">hal-00592250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage development in low alloy TRIP-aided steels during air-bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sturel</w:t>
+                <w:t xml:space="preserve">Modelling and experimental study of the tertiary creep stage of Grade 91 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattanak Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+                <w:t xml:space="preserve">Ivan Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Col</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 528, pp.5241-5250. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.03.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-011-9585-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592250v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of joint line remnant on fatigue lifetime of friction stir welded Al-Cu-Li alloy</w:t>
               </w:r>
@@ -6308,51 +6308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,51 +7739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.1401-1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7869,51 +7869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.1425-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8761,51 +8761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51 (6), pp.515-519. </w:t>
@@ -10444,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
@@ -10569,51 +10569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Zirconium in the Nuclear Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hilton Head, United States</w:t>
@@ -11169,51 +11169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep behavior at high temperature of the oxygen stabilized zirconium alpha phase of fuel cladding tubes oxidized in loca conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11653,77 +11653,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tankoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
@@ -12115,103 +12115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striction de l'acier 9Cr-1Mo modifié sollicité en fluage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattanak Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
@@ -12422,51 +12422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
@@ -12709,177 +12709,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain rate on P92 microstructural stability during fatigue tests at high temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy (AA-2198)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Jolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JP 2010 - 29èmes journées de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.139-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509939v1</w:t>
+                <w:t xml:space="preserve">hal-00509606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms of ultrahigh strength steels in bending application to a trip steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12921,152 +12882,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of friction stir weld defects on fatigue lifetime of an Al-Cu-Li alloy (AA-2198)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of strain rate on P92 microstructural stability during fatigue tests at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sauzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Caës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP 2010 - 29èmes journées de printemps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.2141-2150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509606v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la durée de vie d'un collecteur en acier P91</w:t>
               </w:r>
@@ -13307,51 +13307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of necking during creep of grade 91 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13592,51 +13592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Liege conference : materials for advanced power engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Liege, Belgium. pp.424-434</w:t>
@@ -14067,51 +14067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sauzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wident" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.147189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03614191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chanh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gourment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00626-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06686-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury-Hann Brassart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01402-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tankoua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooreman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00621-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Varenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Brozek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05582-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11050715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thieurmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Pouillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1549303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tonizzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0297-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Luo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.04.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tonizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Zuazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roubaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4045-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4002-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krajcarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ML8KHK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lorthios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arafin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooreman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9836-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621F4B68487FDF3A671A84F2AD4A0868824143BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.01.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0F4RPH4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pouillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G6L38S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Kaddour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Portier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCFB7X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00605165v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Lim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tourni&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaillie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9585-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2GVP7S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LCT1CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12813393169453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541294v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.08.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXS783S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bendick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchsmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.03.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47MRHM2N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ca&#235;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVNVT8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.06.031" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H23PJ6PL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zielinska-Lipiec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Koziel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Czyrska-Filemonowicz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roeme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zermout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.08.068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BV1P2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalloz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.10.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07RWZHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03130.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jacques" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X353723" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ8F6VBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mounoury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802566380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034008X356998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahana Zeghadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009509" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009517" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328007X160254" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S96J9F68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154843v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-005-2528-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBB37CST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.45.1915" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Asserin-Lebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.12.018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97K8NR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Valy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.10.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H63TJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153585v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVZQ3DNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200510021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tourni&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.05.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0FB9X97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert-Perlade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.01.025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGX3K08R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-004-0030-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFX8NL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Calonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00717.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03SHJW3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frechinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goussery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200405153" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47FG5CK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_46" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631399v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48770-0-31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozeschnik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427453v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053645v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.187" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853558v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822287v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00938363v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bosc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619807v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Regle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1228" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664500v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.772" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570554v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kalck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barcelo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541248v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592020v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bendick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509939v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.230" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541087v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570583v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bochard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bobadilla" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mendez Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Albu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sonderegger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413221v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413783v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444191.ch26" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411745v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Houdaigui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bilat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144530v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160362v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165961v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00737015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0788" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03661990v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem Teagho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00898-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222743v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Madi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F. Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148922" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;pinoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wident" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.148276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.147189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03614191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Chanh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gourment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00626-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03649371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06686-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury-Hann Brassart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Haboussa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01402-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tankoua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooreman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00621-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Brachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenberghe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Varenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Brozek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05582-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11050715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tioguem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tankoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110531" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thieurmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Pouillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Parrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ambard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01930294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mithieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Badinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.11.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFZM17G6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1549303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tonizzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perlade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-05103-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.02.102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0297-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01806089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Luo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.04.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tonizzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Zuazo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roubaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4045-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4002-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01288691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.02.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krajcarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ML8KHK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lorthios" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemoine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2015.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jolu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arafin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooreman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01095768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2537-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830479v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9836-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/621F4B68487FDF3A671A84F2AD4A0868824143BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00705763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2012.01.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0F4RPH4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pouillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0G6L38S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/8/085601" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Kaddour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Portier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.11.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQCFB7X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.03.042" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79LCT1CV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00605165v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Lim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tourni&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9585-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2GVP7S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553188v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12813393169453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541294v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cugy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.08.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXS783S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Panait" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bendick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuchsmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2010.03.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47MRHM2N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00488986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auzoux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Allais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Ca&#235;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SVNVT8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.06.031" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H23PJ6PL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zielinska-Lipiec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Koziel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Czyrska-Filemonowicz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542912v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattiez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roeme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zermout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.08.068" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4BV1P2J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalloz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.10.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07RWZHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03130.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Jacques" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328408X353723" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ8F6VBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mounoury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802566380" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/096034008X356998" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahana Zeghadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009509" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601009517" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146341v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174328007X160254" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S96J9F68-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154843v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-005-2528-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBB37CST-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.45.1915" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151590v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Asserin-Lebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.12.018" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97K8NR8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Valy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Strat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.10.034" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63H63TJ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153585v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVZQ3DNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200510021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tourni&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2005.05.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0FB9X97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambert-Perlade" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.01.025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGX3K08R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-004-0030-y" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HFX8NL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Calonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00717.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03SHJW3V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166052v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frechinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goussery" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200405153" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47FG5CK1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussario Tousse Tchamassi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cazier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Blusseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delloro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_46" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499958v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0177" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088260v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01631399v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441977v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chosson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Saux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Brachet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turque" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP159720160063" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Suzon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48770-0-31" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292313v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kozeschnik" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af. Gourgues" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrieu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427453v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053645v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.187" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853558v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822287v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00938363v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853411v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00639341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bosc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619807v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Regle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1228" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664500v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.772" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570554v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kalck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barcelo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forest" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541248v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592020v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bendick" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.230" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570583v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bochard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bobadilla" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00541287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Mendez Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Albu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sonderegger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592240v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413221v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413783v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00871233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470444191.ch26" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411745v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329783v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182985v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Houdaigui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bilat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144530v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146241v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146312v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160362v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165961v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142499v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01289458v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00737015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0788" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03661990v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>